--- v1 (2026-09-10)
+++ v2 (2026-10-25)
@@ -1,71 +1,68 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...8 lines deleted...]
-  <Default Extension="xlsx" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet"/>
+  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
+  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...4 lines deleted...]
-  <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30326"/>
+  <workbookPr/>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+    <mc:Choice Requires="x15">
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lefte\Desktop\"/>
+    </mc:Choice>
+  </mc:AlternateContent>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{8878C919-070B-462B-9066-A5C42E810575}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="0" yWindow="40" windowWidth="15960" windowHeight="18080"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="10420" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="V2" sheetId="1" r:id="rId4"/>
+    <sheet name="V2" sheetId="1" r:id="rId1"/>
   </sheets>
+  <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="53">
-[...2 lines deleted...]
-  </si>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="198" uniqueCount="51">
   <si>
     <t>Понедельник</t>
   </si>
   <si>
     <t>Вторник</t>
   </si>
   <si>
     <t>Среда</t>
   </si>
   <si>
     <t>Четверг</t>
   </si>
   <si>
     <t>Пятница</t>
   </si>
   <si>
     <t>Суббота</t>
   </si>
   <si>
     <t>Воскресенье</t>
   </si>
   <si>
     <t>55 мин</t>
   </si>
   <si>
@@ -119,232 +116,219 @@
   <si>
     <t>M</t>
   </si>
   <si>
     <t xml:space="preserve">СТРЕЙЧИНГ </t>
   </si>
   <si>
     <t>ИСПАНСКИЕ ТАНЦЫ</t>
   </si>
   <si>
     <t>МФР</t>
   </si>
   <si>
     <t>АКВААЭРОБИКА</t>
   </si>
   <si>
     <t>ZUMBA®</t>
   </si>
   <si>
     <t>Аква-зона (2 этаж)</t>
   </si>
   <si>
     <t>Анастасия Чудакова</t>
   </si>
   <si>
-    <t>ФУНКЦИОНАЛЬНЫЙ ТРЕНИНГ</t>
-[...1 lines deleted...]
-  <si>
     <t>ЯГОДИЦЫ+ПРЕСС</t>
   </si>
   <si>
     <t>45/15</t>
   </si>
   <si>
-    <t>DEEPWORK®</t>
-[...1 lines deleted...]
-  <si>
     <t>Валерия Громова</t>
-  </si>
-[...1 lines deleted...]
-    <t>ПИЛАТЕС</t>
   </si>
   <si>
     <t>BODYART®</t>
   </si>
   <si>
     <t>ДИНАМИК СТРЕЙЧ</t>
   </si>
   <si>
-    <t>ФУНКЦИОНАЛЬНЫЙ СТЕП</t>
-[...1 lines deleted...]
-  <si>
     <t>A</t>
-  </si>
-[...4 lines deleted...]
-    <t>Александра Василюк</t>
   </si>
   <si>
     <t>АЭРОБИКА</t>
   </si>
   <si>
     <t>А</t>
   </si>
   <si>
     <t>ЗДОРОВАЯ СПИНА</t>
-  </si>
-[...1 lines deleted...]
-    <t>ЙОГА</t>
   </si>
   <si>
     <t>B- начинающий уровень</t>
   </si>
   <si>
     <t xml:space="preserve"> I  - средний уровень</t>
   </si>
   <si>
     <t xml:space="preserve"> M - для всех уровней</t>
   </si>
   <si>
     <t xml:space="preserve"> А - продвинутый уровень</t>
   </si>
+  <si>
+    <t>ПИЛАТЕС</t>
+  </si>
+  <si>
+    <t>РАПИСАНИЕ АЭРОБНЫХ ЗАЛОВ С 5 ПО 11 ОКТЯБРЯ</t>
+  </si>
+  <si>
+    <t>Александра Василюк</t>
+  </si>
+  <si>
+    <t>ФИТБОЛ</t>
+  </si>
+  <si>
+    <t>ЙОГА</t>
+  </si>
+  <si>
+    <t>АРТ ФУНКЦИОНАЛ</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-[...3 lines deleted...]
-  <fonts count="20">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
+  <fonts count="18" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <sz val="12"/>
-[...9 lines deleted...]
-      <b val="1"/>
+      <b/>
       <sz val="18"/>
       <color indexed="10"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="18"/>
       <color indexed="12"/>
       <name val="Arial Cyr"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="14"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="16"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
-      <i val="1"/>
+      <i/>
       <sz val="12"/>
       <color indexed="17"/>
       <name val="Arial"/>
     </font>
     <font>
-      <i val="1"/>
+      <i/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="18"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="19"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="17"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="17"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="1"/>
+      <b/>
       <sz val="12"/>
       <color indexed="20"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="12"/>
       <color indexed="8"/>
       <name val="Calibri"/>
     </font>
     <font>
-      <b val="1"/>
-[...1 lines deleted...]
-      <color indexed="18"/>
+      <b/>
+      <sz val="14"/>
+      <color indexed="9"/>
       <name val="Arial"/>
     </font>
     <font>
-      <b val="1"/>
       <sz val="12"/>
-      <color indexed="8"/>
+      <color theme="0"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
     <font>
-      <b val="1"/>
-[...1 lines deleted...]
-      <color indexed="9"/>
+      <i/>
+      <sz val="12"/>
+      <color indexed="17"/>
       <name val="Arial"/>
+      <family val="2"/>
+      <charset val="204"/>
     </font>
   </fonts>
   <fills count="6">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="9"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="13"/>
         <bgColor auto="1"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor indexed="15"/>
         <bgColor auto="1"/>
@@ -603,412 +587,461 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="8"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="11"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
-    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
-[...1 lines deleted...]
-    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyProtection="0"/>
   </cellStyleXfs>
   <cellXfs count="72">
-    <xf numFmtId="0" fontId="0" applyNumberFormat="0" applyFont="1" applyFill="0" applyBorder="0" applyAlignment="1" applyProtection="0">
-[...5 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
-      <alignment vertical="bottom"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="2" borderId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="20" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="2" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="7" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="8" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="9" fillId="2" borderId="9" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="49" fontId="10" fillId="2" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="12" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="3" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="3" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="20" fontId="5" fillId="5" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="6" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="5" fillId="2" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="20" fontId="7" fillId="2" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="9" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="10" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="49" fontId="5" fillId="3" borderId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="12" fillId="2" borderId="10" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="11" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="13" fillId="2" borderId="11" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="4" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="12" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="3" borderId="5" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="8" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="16" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="14" fillId="2" borderId="22" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="22" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="23" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="24" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="center"/>
+    </xf>
+    <xf numFmtId="22" fontId="5" fillId="5" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="6" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="16" fillId="4" borderId="15" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="6" fillId="4" borderId="7" applyNumberFormat="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="49" fontId="17" fillId="2" borderId="5" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="7" fillId="5" borderId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="49" fontId="1" fillId="2" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="49" fontId="3" fillId="3" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="8" fillId="2" borderId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="7" fillId="5" borderId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="17" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="8" fillId="2" borderId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="7" fillId="2" borderId="4" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="49" fontId="15" fillId="4" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="20" fontId="9" fillId="2" borderId="5" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="15" fillId="4" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="10" fillId="2" borderId="8" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="49" fontId="11" fillId="2" borderId="9" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1" applyProtection="0">
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...157 lines deleted...]
-      <alignment vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Обычный" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0"/>
   <colors>
     <indexedColors>
-      <rgbColor rgb="ff000000"/>
-[...19 lines deleted...]
-      <rgbColor rgb="ffff0000"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="FF00FF00"/>
+      <rgbColor rgb="FF0000FF"/>
+      <rgbColor rgb="FFFFFF00"/>
+      <rgbColor rgb="FFFF00FF"/>
+      <rgbColor rgb="FF00FFFF"/>
+      <rgbColor rgb="FF000000"/>
+      <rgbColor rgb="FFFFFFFF"/>
+      <rgbColor rgb="FF2A6B89"/>
+      <rgbColor rgb="FFAAAAAA"/>
+      <rgbColor rgb="FF865357"/>
+      <rgbColor rgb="FF7F7F7F"/>
+      <rgbColor rgb="FFFFEBC4"/>
+      <rgbColor rgb="FF50607D"/>
+      <rgbColor rgb="FF7893A2"/>
+      <rgbColor rgb="FF737373"/>
+      <rgbColor rgb="FF3942A3"/>
+      <rgbColor rgb="FF2D4D6A"/>
+      <rgbColor rgb="FFFF0000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="00C0C0C0"/>
+      <rgbColor rgb="00808080"/>
+      <rgbColor rgb="009999FF"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00FFFFCC"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00660066"/>
+      <rgbColor rgb="00FF8080"/>
+      <rgbColor rgb="000066CC"/>
+      <rgbColor rgb="00CCCCFF"/>
+      <rgbColor rgb="00000080"/>
+      <rgbColor rgb="00FF00FF"/>
+      <rgbColor rgb="00FFFF00"/>
+      <rgbColor rgb="0000FFFF"/>
+      <rgbColor rgb="00800080"/>
+      <rgbColor rgb="00800000"/>
+      <rgbColor rgb="00008080"/>
+      <rgbColor rgb="000000FF"/>
+      <rgbColor rgb="0000CCFF"/>
+      <rgbColor rgb="00CCFFFF"/>
+      <rgbColor rgb="00CCFFCC"/>
+      <rgbColor rgb="00FFFF99"/>
+      <rgbColor rgb="0099CCFF"/>
+      <rgbColor rgb="00FF99CC"/>
+      <rgbColor rgb="00CC99FF"/>
+      <rgbColor rgb="00FFCC99"/>
+      <rgbColor rgb="003366FF"/>
+      <rgbColor rgb="0033CCCC"/>
+      <rgbColor rgb="0099CC00"/>
+      <rgbColor rgb="00FFCC00"/>
+      <rgbColor rgb="00FF9900"/>
+      <rgbColor rgb="00FF6600"/>
+      <rgbColor rgb="00666699"/>
+      <rgbColor rgb="00969696"/>
+      <rgbColor rgb="00003366"/>
+      <rgbColor rgb="00339966"/>
+      <rgbColor rgb="00003300"/>
+      <rgbColor rgb="00333300"/>
+      <rgbColor rgb="00993300"/>
+      <rgbColor rgb="00993366"/>
+      <rgbColor rgb="00333399"/>
+      <rgbColor rgb="00333333"/>
     </indexedColors>
   </colors>
+  <extLst>
+    <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
+      <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
+    </ext>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
+      <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
+    </ext>
+  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
-[...1 lines deleted...]
-
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
-<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
-
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
-<xdr:wsDr xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing">
+<xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>10</xdr:col>
-      <xdr:colOff>843705</xdr:colOff>
+      <xdr:colOff>1156604</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>12</xdr:col>
-      <xdr:colOff>988786</xdr:colOff>
+      <xdr:colOff>1301685</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>443982</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="2" name="Picture 2" descr="Picture 2"/>
+        <xdr:cNvPr id="2" name="Picture 2" descr="Picture 2">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000002000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1">
-[...1 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
-          <a:off x="11245005" y="0"/>
-          <a:ext cx="2354882" cy="443983"/>
+          <a:off x="10746024" y="0"/>
+          <a:ext cx="2160516" cy="443982"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700" cap="flat">
           <a:noFill/>
           <a:miter lim="400000"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>594178</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>13711</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>2</xdr:col>
       <xdr:colOff>774718</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>470401</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="3" name="Picture 3" descr="Picture 3"/>
+        <xdr:cNvPr id="3" name="Picture 3" descr="Picture 3">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0000-000003000000}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
-        <a:blip r:embed="rId1">
-[...1 lines deleted...]
-        </a:blip>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="594177" y="13710"/>
           <a:ext cx="2301442" cy="456692"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:ln w="12700" cap="flat">
           <a:noFill/>
           <a:miter lim="400000"/>
         </a:ln>
         <a:effectLst/>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Тема Office">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
   <a:themeElements>
     <a:clrScheme name="Тема Office">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="A7A7A7"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="535353"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -1166,13726 +1199,13746 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults>
     <a:spDef>
       <a:spPr>
         <a:solidFill>
           <a:srgbClr val="FFFFFF"/>
         </a:solidFill>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </a:spPr>
-      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr" upright="0">
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="ctr">
         <a:spAutoFit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
             <a:sym typeface="Helvetica Neue"/>
           </a:defRPr>
         </a:defPPr>
         <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl1pPr>
         <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl2pPr>
         <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl3pPr>
         <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl4pPr>
         <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl5pPr>
         <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl6pPr>
         <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl7pPr>
         <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl8pPr>
         <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
-        <a:lnRef idx="0"/>
-[...1 lines deleted...]
-        <a:effectRef idx="0"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:spDef>
     <a:lnDef>
       <a:spPr>
         <a:noFill/>
         <a:ln w="25400" cap="flat">
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:round/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </a:spPr>
-      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91439" tIns="45719" rIns="91439" bIns="45719" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
         <a:noAutofit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:defPPr>
         <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl1pPr>
         <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl2pPr>
         <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl3pPr>
         <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl4pPr>
         <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl5pPr>
         <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl6pPr>
         <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl7pPr>
         <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl8pPr>
         <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
-        <a:lnRef idx="0"/>
-[...1 lines deleted...]
-        <a:effectRef idx="0"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:lnDef>
     <a:txDef>
       <a:spPr>
         <a:noFill/>
         <a:ln w="12700" cap="flat">
           <a:noFill/>
           <a:miter lim="400000"/>
         </a:ln>
         <a:effectLst/>
         <a:sp3d/>
       </a:spPr>
-      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="t" upright="0">
+      <a:bodyPr rot="0" spcFirstLastPara="1" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="45718" tIns="45718" rIns="45718" bIns="45718" numCol="1" spcCol="38100" rtlCol="0" anchor="t">
         <a:spAutoFit/>
       </a:bodyPr>
       <a:lstStyle>
         <a:defPPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="0" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1100" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1100" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
             <a:latin typeface="+mn-lt"/>
             <a:ea typeface="+mn-ea"/>
             <a:cs typeface="+mn-cs"/>
             <a:sym typeface="Helvetica Neue"/>
           </a:defRPr>
         </a:defPPr>
         <a:lvl1pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl1pPr>
         <a:lvl2pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl2pPr>
         <a:lvl3pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl3pPr>
         <a:lvl4pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl4pPr>
         <a:lvl5pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl5pPr>
         <a:lvl6pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl6pPr>
         <a:lvl7pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl7pPr>
         <a:lvl8pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl8pPr>
         <a:lvl9pPr marL="0" marR="0" indent="0" algn="l" defTabSz="914400" rtl="0" fontAlgn="auto" latinLnBrk="1" hangingPunct="0">
           <a:lnSpc>
             <a:spcPct val="100000"/>
           </a:lnSpc>
           <a:spcBef>
             <a:spcPts val="0"/>
           </a:spcBef>
           <a:spcAft>
             <a:spcPts val="0"/>
           </a:spcAft>
           <a:buClrTx/>
           <a:buSzTx/>
           <a:buFontTx/>
           <a:buNone/>
-          <a:defRPr b="0" baseline="0" cap="none" i="0" spc="0" strike="noStrike" sz="1800" u="none" kumimoji="0" normalizeH="0">
+          <a:defRPr kumimoji="0" sz="1800" b="0" i="0" u="none" strike="noStrike" cap="none" spc="0" normalizeH="0" baseline="0">
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:effectLst/>
             <a:uFillTx/>
           </a:defRPr>
         </a:lvl9pPr>
       </a:lstStyle>
       <a:style>
-        <a:lnRef idx="0"/>
-[...1 lines deleted...]
-        <a:effectRef idx="0"/>
+        <a:lnRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:scrgbClr r="0" g="0" b="0"/>
+        </a:effectRef>
         <a:fontRef idx="none"/>
       </a:style>
     </a:txDef>
   </a:objectDefaults>
+  <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
-
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:ALL101"/>
   <sheetViews>
-    <sheetView workbookViewId="0" defaultGridColor="0" colorId="8"/>
+    <sheetView tabSelected="1" defaultGridColor="0" colorId="8" zoomScale="69" zoomScaleNormal="69" workbookViewId="0">
+      <selection activeCell="D30" sqref="D30"/>
+    </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.83333" defaultRowHeight="14.5" customHeight="1" outlineLevelRow="0" outlineLevelCol="0"/>
+  <sheetFormatPr defaultColWidth="8.81640625" defaultRowHeight="14.5" customHeight="1" x14ac:dyDescent="0.35"/>
   <cols>
-    <col min="1" max="1" width="22.3516" style="2" customWidth="1"/>
-[...14 lines deleted...]
-    <col min="1001" max="16384" width="8.85156" style="1" customWidth="1"/>
+    <col min="1" max="1" width="22.36328125" style="2" customWidth="1"/>
+    <col min="2" max="2" width="5.453125" style="2" customWidth="1"/>
+    <col min="3" max="3" width="24" style="2" customWidth="1"/>
+    <col min="4" max="4" width="5.36328125" style="2" customWidth="1"/>
+    <col min="5" max="5" width="21.6328125" style="2" customWidth="1"/>
+    <col min="6" max="6" width="5.36328125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="21.453125" style="2" customWidth="1"/>
+    <col min="8" max="8" width="5.36328125" style="2" customWidth="1"/>
+    <col min="9" max="9" width="20.81640625" style="2" customWidth="1"/>
+    <col min="10" max="10" width="5.36328125" style="2" customWidth="1"/>
+    <col min="11" max="11" width="23.453125" style="2" customWidth="1"/>
+    <col min="12" max="12" width="5.453125" style="2" customWidth="1"/>
+    <col min="13" max="13" width="19.6328125" style="2" customWidth="1"/>
+    <col min="14" max="14" width="2.81640625" style="2" customWidth="1"/>
+    <col min="15" max="1000" width="8.81640625" style="2" customWidth="1"/>
+    <col min="1001" max="1001" width="8.81640625" style="1" customWidth="1"/>
+    <col min="1002" max="16384" width="8.81640625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" s="3" customFormat="1" ht="39" customHeight="1">
-      <c r="C1" t="s" s="4">
+    <row r="1" spans="1:1000" s="3" customFormat="1" ht="39" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="C1" s="62" t="s">
+        <v>46</v>
+      </c>
+      <c r="D1" s="63"/>
+      <c r="E1" s="63"/>
+      <c r="F1" s="63"/>
+      <c r="G1" s="63"/>
+      <c r="H1" s="63"/>
+      <c r="I1" s="63"/>
+      <c r="J1" s="63"/>
+      <c r="K1" s="63"/>
+      <c r="L1" s="63"/>
+      <c r="M1" s="4"/>
+    </row>
+    <row r="2" spans="1:1000" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="ALF2" s="1"/>
+      <c r="ALG2" s="1"/>
+      <c r="ALH2" s="1"/>
+      <c r="ALI2" s="1"/>
+      <c r="ALJ2" s="1"/>
+      <c r="ALK2" s="1"/>
+      <c r="ALL2" s="1"/>
+    </row>
+    <row r="3" spans="1:1000" s="3" customFormat="1" ht="37" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A3" s="64" t="s">
         <v>0</v>
       </c>
-      <c r="D1" s="5"/>
-[...8 lines deleted...]
-      <c r="M1" s="6"/>
+      <c r="B3" s="65"/>
+      <c r="C3" s="64" t="s">
+        <v>1</v>
+      </c>
+      <c r="D3" s="65"/>
+      <c r="E3" s="64" t="s">
+        <v>2</v>
+      </c>
+      <c r="F3" s="65"/>
+      <c r="G3" s="64" t="s">
+        <v>3</v>
+      </c>
+      <c r="H3" s="65"/>
+      <c r="I3" s="64" t="s">
+        <v>4</v>
+      </c>
+      <c r="J3" s="65"/>
+      <c r="K3" s="64" t="s">
+        <v>5</v>
+      </c>
+      <c r="L3" s="65"/>
+      <c r="M3" s="64" t="s">
+        <v>6</v>
+      </c>
+      <c r="N3" s="65"/>
     </row>
-    <row r="3" s="3" customFormat="1" ht="37" customHeight="1">
-[...16 lines deleted...]
-      <c r="I3" t="s" s="7">
+    <row r="4" spans="1:1000" s="3" customFormat="1" ht="31" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A4" s="70">
         <v>5</v>
       </c>
-      <c r="J3" s="8"/>
-      <c r="K3" t="s" s="7">
+      <c r="B4" s="71"/>
+      <c r="C4" s="70">
         <v>6</v>
       </c>
-      <c r="L3" s="8"/>
-      <c r="M3" t="s" s="7">
+      <c r="D4" s="71"/>
+      <c r="E4" s="70">
         <v>7</v>
       </c>
-      <c r="N3" s="8"/>
+      <c r="F4" s="71"/>
+      <c r="G4" s="70">
+        <v>8</v>
+      </c>
+      <c r="H4" s="71"/>
+      <c r="I4" s="70">
+        <v>9</v>
+      </c>
+      <c r="J4" s="71"/>
+      <c r="K4" s="70">
+        <v>10</v>
+      </c>
+      <c r="L4" s="71"/>
+      <c r="M4" s="70">
+        <v>11</v>
+      </c>
+      <c r="N4" s="71"/>
     </row>
-    <row r="4" s="3" customFormat="1" ht="31" customHeight="1">
-      <c r="A4" s="9">
+    <row r="5" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A5" s="5">
+        <v>3.333333333333333</v>
+      </c>
+      <c r="B5" s="6" t="s">
         <v>7</v>
       </c>
-      <c r="B4" s="10"/>
-      <c r="C4" s="9">
+      <c r="C5" s="7" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="10"/>
-      <c r="E4" s="9">
+      <c r="D5" s="6" t="s">
         <v>9</v>
       </c>
-      <c r="F4" s="10"/>
-      <c r="G4" s="9">
+      <c r="E5" s="5">
+        <v>3.333333333333333</v>
+      </c>
+      <c r="F5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G5" s="5">
+        <v>3.375</v>
+      </c>
+      <c r="H5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I5" s="5">
+        <v>3.333333333333333</v>
+      </c>
+      <c r="J5" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="K5" s="5"/>
+      <c r="L5" s="8"/>
+      <c r="M5" s="9"/>
+      <c r="N5" s="10"/>
+    </row>
+    <row r="6" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
-      <c r="H4" s="10"/>
-      <c r="I4" s="9">
+      <c r="B6" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="J4" s="10"/>
-      <c r="K4" s="9">
+      <c r="C6" s="11" t="s">
         <v>12</v>
       </c>
-      <c r="L4" s="10"/>
-      <c r="M4" s="9">
+      <c r="D6" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="N4" s="10"/>
+      <c r="E6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="G6" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I6" s="11" t="s">
+        <v>10</v>
+      </c>
+      <c r="J6" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="K6" s="13"/>
+      <c r="L6" s="14"/>
+      <c r="M6" s="13"/>
+      <c r="N6" s="15"/>
     </row>
-    <row r="5" s="3" customFormat="1" ht="29" customHeight="1">
-[...18 lines deleted...]
-      <c r="G5" s="11">
+    <row r="7" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B7" s="17"/>
+      <c r="C7" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D7" s="17"/>
+      <c r="E7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F7" s="17"/>
+      <c r="G7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H7" s="17"/>
+      <c r="I7" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="J7" s="17"/>
+      <c r="K7" s="18"/>
+      <c r="L7" s="17"/>
+      <c r="M7" s="18"/>
+      <c r="N7" s="17"/>
+    </row>
+    <row r="8" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A8" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B8" s="20"/>
+      <c r="C8" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D8" s="20"/>
+      <c r="E8" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F8" s="20"/>
+      <c r="G8" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H8" s="20"/>
+      <c r="I8" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="J8" s="20"/>
+      <c r="K8" s="21"/>
+      <c r="L8" s="20"/>
+      <c r="M8" s="21"/>
+      <c r="N8" s="22"/>
+    </row>
+    <row r="9" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="5">
         <v>3.375</v>
       </c>
-      <c r="H5" t="s" s="12">
-[...11 lines deleted...]
-      <c r="N5" s="16"/>
+      <c r="B9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C9" s="5">
+        <v>3.4305555555555549</v>
+      </c>
+      <c r="D9" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E9" s="5">
+        <v>3.375</v>
+      </c>
+      <c r="F9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G9" s="5">
+        <v>3.416666666666667</v>
+      </c>
+      <c r="H9" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I9" s="5">
+        <v>3.395833333333333</v>
+      </c>
+      <c r="J9" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K9" s="5"/>
+      <c r="L9" s="6"/>
+      <c r="M9" s="9"/>
+      <c r="N9" s="10"/>
     </row>
-    <row r="6" s="3" customFormat="1" ht="29" customHeight="1">
-      <c r="A6" t="s" s="17">
+    <row r="10" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="B10" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="C10" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E10" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="F10" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="B6" t="s" s="18">
-[...2 lines deleted...]
-      <c r="C6" t="s" s="17">
+      <c r="G10" s="11" t="s">
+        <v>25</v>
+      </c>
+      <c r="H10" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I10" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J10" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="D6" t="s" s="18">
+      <c r="K10" s="11"/>
+      <c r="L10" s="12"/>
+      <c r="M10" s="13"/>
+      <c r="N10" s="15"/>
+    </row>
+    <row r="11" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="B11" s="17"/>
+      <c r="C11" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="17"/>
+      <c r="E11" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F11" s="17"/>
+      <c r="G11" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H11" s="17"/>
+      <c r="I11" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J11" s="17"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="17"/>
+      <c r="M11" s="18"/>
+      <c r="N11" s="17"/>
+    </row>
+    <row r="12" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="20"/>
+      <c r="C12" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="D12" s="20"/>
+      <c r="E12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="F12" s="20"/>
+      <c r="G12" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H12" s="20"/>
+      <c r="I12" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J12" s="20"/>
+      <c r="K12" s="19"/>
+      <c r="L12" s="20"/>
+      <c r="M12" s="21"/>
+      <c r="N12" s="22"/>
+    </row>
+    <row r="13" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="5">
+        <v>3.416666666666667</v>
+      </c>
+      <c r="B13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C13" s="5">
+        <v>3.458333333333333</v>
+      </c>
+      <c r="D13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E13" s="5">
+        <v>3.416666666666667</v>
+      </c>
+      <c r="F13" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G13" s="5">
+        <v>3.458333333333333</v>
+      </c>
+      <c r="H13" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I13" s="5">
+        <v>3.4305555555555549</v>
+      </c>
+      <c r="J13" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="K13" s="59"/>
+      <c r="L13" s="6"/>
+      <c r="M13" s="9"/>
+      <c r="N13" s="10"/>
+    </row>
+    <row r="14" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A14" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="B14" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="D14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" s="11" t="s">
         <v>14</v>
       </c>
-      <c r="E6" t="s" s="17">
+      <c r="F14" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="F6" t="s" s="18">
-[...2 lines deleted...]
-      <c r="G6" t="s" s="17">
+      <c r="G14" s="11" t="s">
+        <v>26</v>
+      </c>
+      <c r="H14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I14" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="J14" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="K14" s="11"/>
+      <c r="L14" s="12"/>
+      <c r="M14" s="13"/>
+      <c r="N14" s="15"/>
+    </row>
+    <row r="15" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A15" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="H6" t="s" s="18">
-[...2 lines deleted...]
-      <c r="I6" t="s" s="17">
+      <c r="B15" s="17"/>
+      <c r="C15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D15" s="17"/>
+      <c r="E15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="F15" s="17"/>
+      <c r="G15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="H15" s="17"/>
+      <c r="I15" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="J15" s="17"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="17"/>
+      <c r="M15" s="18"/>
+      <c r="N15" s="17"/>
+    </row>
+    <row r="16" spans="1:1000" s="3" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="B16" s="20"/>
+      <c r="C16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="D16" s="20"/>
+      <c r="E16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="F16" s="20"/>
+      <c r="G16" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H16" s="20"/>
+      <c r="I16" s="19" t="s">
+        <v>18</v>
+      </c>
+      <c r="J16" s="20"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="20"/>
+      <c r="M16" s="21"/>
+      <c r="N16" s="22"/>
+    </row>
+    <row r="17" spans="1:14" s="3" customFormat="1" ht="29" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A17" s="23"/>
+      <c r="B17" s="24"/>
+      <c r="C17" s="23"/>
+      <c r="D17" s="24"/>
+      <c r="E17" s="23"/>
+      <c r="F17" s="24"/>
+      <c r="G17" s="23"/>
+      <c r="H17" s="24"/>
+      <c r="I17" s="23"/>
+      <c r="J17" s="24"/>
+      <c r="K17" s="25"/>
+      <c r="L17" s="24"/>
+      <c r="M17" s="25"/>
+      <c r="N17" s="26"/>
+    </row>
+    <row r="18" spans="1:14" s="3" customFormat="1" ht="29" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A18" s="27"/>
+      <c r="B18" s="28"/>
+      <c r="C18" s="27"/>
+      <c r="D18" s="28"/>
+      <c r="E18" s="27"/>
+      <c r="F18" s="28"/>
+      <c r="G18" s="27"/>
+      <c r="H18" s="28"/>
+      <c r="I18" s="27"/>
+      <c r="J18" s="28"/>
+      <c r="K18" s="27"/>
+      <c r="L18" s="29"/>
+      <c r="M18" s="27"/>
+      <c r="N18" s="30"/>
+    </row>
+    <row r="19" spans="1:14" s="3" customFormat="1" ht="29" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="31"/>
+      <c r="B19" s="29"/>
+      <c r="C19" s="31"/>
+      <c r="D19" s="29"/>
+      <c r="E19" s="31"/>
+      <c r="F19" s="29"/>
+      <c r="G19" s="31"/>
+      <c r="H19" s="29"/>
+      <c r="I19" s="31"/>
+      <c r="J19" s="29"/>
+      <c r="K19" s="31"/>
+      <c r="L19" s="29"/>
+      <c r="M19" s="31"/>
+      <c r="N19" s="29"/>
+    </row>
+    <row r="20" spans="1:14" s="32" customFormat="1" ht="29" hidden="1" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A20" s="33"/>
+      <c r="B20" s="34"/>
+      <c r="C20" s="33"/>
+      <c r="D20" s="34"/>
+      <c r="E20" s="33"/>
+      <c r="F20" s="34"/>
+      <c r="G20" s="33"/>
+      <c r="H20" s="34"/>
+      <c r="I20" s="33"/>
+      <c r="J20" s="34"/>
+      <c r="K20" s="33"/>
+      <c r="L20" s="34"/>
+      <c r="M20" s="33"/>
+      <c r="N20" s="35"/>
+    </row>
+    <row r="21" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A21" s="5"/>
+      <c r="B21" s="6"/>
+      <c r="C21" s="5">
+        <v>3.5069444444444451</v>
+      </c>
+      <c r="D21" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="E21" s="5"/>
+      <c r="F21" s="6"/>
+      <c r="G21" s="5">
+        <v>3.5069444444444451</v>
+      </c>
+      <c r="H21" s="6" t="s">
+        <v>19</v>
+      </c>
+      <c r="I21" s="5">
+        <v>3.4652777777777781</v>
+      </c>
+      <c r="J21" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K21" s="9"/>
+      <c r="L21" s="8"/>
+      <c r="M21" s="9"/>
+      <c r="N21" s="10"/>
+    </row>
+    <row r="22" spans="1:14" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A22" s="11"/>
+      <c r="B22" s="12"/>
+      <c r="C22" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="12" t="s">
         <v>11</v>
       </c>
-      <c r="J6" t="s" s="18">
-[...5 lines deleted...]
-      <c r="N6" s="21"/>
+      <c r="E22" s="11"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="11" t="s">
+        <v>28</v>
+      </c>
+      <c r="H22" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I22" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="J22" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K22" s="13"/>
+      <c r="L22" s="17"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="15"/>
     </row>
-    <row r="7" s="3" customFormat="1" ht="29" customHeight="1">
-      <c r="A7" t="s" s="22">
+    <row r="23" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A23" s="16"/>
+      <c r="B23" s="17"/>
+      <c r="C23" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="17"/>
+      <c r="E23" s="16"/>
+      <c r="F23" s="17"/>
+      <c r="G23" s="16" t="s">
+        <v>30</v>
+      </c>
+      <c r="H23" s="17"/>
+      <c r="I23" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B7" s="23"/>
-      <c r="C7" t="s" s="22">
+      <c r="J23" s="17"/>
+      <c r="K23" s="18"/>
+      <c r="L23" s="17"/>
+      <c r="M23" s="18"/>
+      <c r="N23" s="17"/>
+    </row>
+    <row r="24" spans="1:14" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A24" s="19"/>
+      <c r="B24" s="20"/>
+      <c r="C24" s="19" t="s">
         <v>17</v>
       </c>
-      <c r="D7" s="23"/>
-      <c r="E7" t="s" s="22">
+      <c r="D24" s="20"/>
+      <c r="E24" s="19"/>
+      <c r="F24" s="20"/>
+      <c r="G24" s="19" t="s">
+        <v>17</v>
+      </c>
+      <c r="H24" s="20"/>
+      <c r="I24" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="J24" s="20"/>
+      <c r="K24" s="21"/>
+      <c r="L24" s="20"/>
+      <c r="M24" s="21"/>
+      <c r="N24" s="22"/>
+    </row>
+    <row r="25" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A25" s="5">
+        <v>3.708333333333333</v>
+      </c>
+      <c r="B25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="C25" s="5">
+        <v>3.708333333333333</v>
+      </c>
+      <c r="D25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="E25" s="5">
+        <v>3.708333333333333</v>
+      </c>
+      <c r="F25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G25" s="5">
+        <v>3.708333333333333</v>
+      </c>
+      <c r="H25" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I25" s="5">
+        <v>3.5</v>
+      </c>
+      <c r="J25" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="K25" s="9"/>
+      <c r="L25" s="8"/>
+      <c r="M25" s="9"/>
+      <c r="N25" s="10"/>
+    </row>
+    <row r="26" spans="1:14" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A26" s="11" t="s">
+        <v>29</v>
+      </c>
+      <c r="B26" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C26" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="D26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="E26" s="11" t="s">
+        <v>32</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G26" s="11" t="s">
+        <v>36</v>
+      </c>
+      <c r="H26" s="12" t="s">
+        <v>11</v>
+      </c>
+      <c r="I26" s="11" t="s">
+        <v>23</v>
+      </c>
+      <c r="J26" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K26" s="13"/>
+      <c r="L26" s="17"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="15"/>
+    </row>
+    <row r="27" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A27" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="F7" s="23"/>
-      <c r="G7" t="s" s="22">
+      <c r="B27" s="17"/>
+      <c r="C27" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D27" s="17"/>
+      <c r="E27" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F27" s="17"/>
+      <c r="G27" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H27" s="17"/>
+      <c r="I27" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="H7" s="23"/>
-      <c r="I7" t="s" s="22">
+      <c r="J27" s="17"/>
+      <c r="K27" s="18"/>
+      <c r="L27" s="17"/>
+      <c r="M27" s="18"/>
+      <c r="N27" s="17"/>
+    </row>
+    <row r="28" spans="1:14" s="32" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A28" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="B28" s="20"/>
+      <c r="C28" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D28" s="20"/>
+      <c r="E28" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F28" s="20"/>
+      <c r="G28" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H28" s="20"/>
+      <c r="I28" s="19" t="s">
+        <v>31</v>
+      </c>
+      <c r="J28" s="20"/>
+      <c r="K28" s="21"/>
+      <c r="L28" s="20"/>
+      <c r="M28" s="21"/>
+      <c r="N28" s="22"/>
+    </row>
+    <row r="29" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A29" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="B29" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C29" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D29" s="61" t="s">
+        <v>7</v>
+      </c>
+      <c r="E29" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="F29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G29" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="H29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="I29" s="5">
+        <v>3.708333333333333</v>
+      </c>
+      <c r="J29" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="K29" s="9"/>
+      <c r="L29" s="8"/>
+      <c r="M29" s="9"/>
+      <c r="N29" s="10"/>
+    </row>
+    <row r="30" spans="1:14" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A30" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="B30" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C30" s="11" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E30" s="11" t="s">
+        <v>35</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="G30" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="H30" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="I30" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="J30" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="K30" s="13"/>
+      <c r="L30" s="17"/>
+      <c r="M30" s="13"/>
+      <c r="N30" s="15"/>
+    </row>
+    <row r="31" spans="1:14" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A31" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="J7" s="23"/>
-[...3 lines deleted...]
-      <c r="N7" s="23"/>
+      <c r="B31" s="17"/>
+      <c r="C31" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="D31" s="17"/>
+      <c r="E31" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F31" s="17"/>
+      <c r="G31" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H31" s="17"/>
+      <c r="I31" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="J31" s="17"/>
+      <c r="K31" s="18"/>
+      <c r="L31" s="17"/>
+      <c r="M31" s="18"/>
+      <c r="N31" s="17"/>
     </row>
-    <row r="8" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N8" s="28"/>
+    <row r="32" spans="1:14" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A32" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B32" s="20"/>
+      <c r="C32" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D32" s="20"/>
+      <c r="E32" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F32" s="20"/>
+      <c r="G32" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H32" s="20"/>
+      <c r="I32" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="J32" s="20"/>
+      <c r="K32" s="21"/>
+      <c r="L32" s="20"/>
+      <c r="M32" s="21"/>
+      <c r="N32" s="22"/>
     </row>
-    <row r="9" s="3" customFormat="1" ht="29" customHeight="1">
-[...9 lines deleted...]
-      <c r="D9" t="s" s="12">
+    <row r="33" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A33" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="B33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="C33" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="D33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E33" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="F33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="G33" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="H33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="I33" s="5">
+        <v>3.75</v>
+      </c>
+      <c r="J33" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="K33" s="9"/>
+      <c r="L33" s="8"/>
+      <c r="M33" s="9"/>
+      <c r="N33" s="10"/>
+    </row>
+    <row r="34" spans="1:1000" s="3" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A34" s="11" t="s">
+        <v>40</v>
+      </c>
+      <c r="B34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="C34" s="11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D34" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E34" s="11" t="s">
+        <v>33</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="G34" s="11" t="s">
+        <v>21</v>
+      </c>
+      <c r="H34" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="I34" s="11" t="s">
+        <v>14</v>
+      </c>
+      <c r="J34" s="12" t="s">
+        <v>13</v>
+      </c>
+      <c r="K34" s="13"/>
+      <c r="L34" s="17"/>
+      <c r="M34" s="13"/>
+      <c r="N34" s="15"/>
+    </row>
+    <row r="35" spans="1:1000" s="3" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="B35" s="17"/>
+      <c r="C35" s="16" t="s">
+        <v>16</v>
+      </c>
+      <c r="D35" s="17"/>
+      <c r="E35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F35" s="17"/>
+      <c r="G35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="H35" s="17"/>
+      <c r="I35" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="J35" s="17"/>
+      <c r="K35" s="18"/>
+      <c r="L35" s="17"/>
+      <c r="M35" s="18"/>
+      <c r="N35" s="17"/>
+    </row>
+    <row r="36" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A36" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="B36" s="20"/>
+      <c r="C36" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D36" s="20"/>
+      <c r="E36" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F36" s="20"/>
+      <c r="G36" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="H36" s="20"/>
+      <c r="I36" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="J36" s="20"/>
+      <c r="K36" s="21"/>
+      <c r="L36" s="20"/>
+      <c r="M36" s="21"/>
+      <c r="N36" s="22"/>
+    </row>
+    <row r="37" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A37" s="5"/>
+      <c r="B37" s="6"/>
+      <c r="C37" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="D37" s="6" t="s">
         <v>20</v>
       </c>
-      <c r="E9" s="11">
-[...20 lines deleted...]
-      <c r="N9" s="16"/>
+      <c r="E37" s="5">
+        <v>3.833333333333333</v>
+      </c>
+      <c r="F37" s="6" t="s">
+        <v>20</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="6"/>
+      <c r="I37" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="J37" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="K37" s="9"/>
+      <c r="L37" s="8"/>
+      <c r="M37" s="9"/>
+      <c r="N37" s="10"/>
+      <c r="O37" s="36"/>
+      <c r="P37" s="37"/>
+      <c r="Q37" s="37"/>
+      <c r="R37" s="37"/>
+      <c r="S37" s="37"/>
+      <c r="T37" s="37"/>
+      <c r="U37" s="37"/>
+      <c r="Z37" s="37"/>
+      <c r="AA37" s="37"/>
+      <c r="AB37" s="37"/>
+      <c r="AC37" s="37"/>
+      <c r="AD37" s="37"/>
+      <c r="AE37" s="37"/>
+      <c r="AF37" s="37"/>
+      <c r="AG37" s="37"/>
+      <c r="AH37" s="37"/>
+      <c r="AI37" s="37"/>
+      <c r="AJ37" s="37"/>
+      <c r="AK37" s="37"/>
+      <c r="AL37" s="37"/>
+      <c r="AM37" s="37"/>
+      <c r="AN37" s="37"/>
+      <c r="AO37" s="37"/>
+      <c r="AP37" s="37"/>
+      <c r="AQ37" s="37"/>
+      <c r="AR37" s="37"/>
+      <c r="AS37" s="37"/>
+      <c r="AT37" s="37"/>
+      <c r="AU37" s="37"/>
+      <c r="AV37" s="37"/>
+      <c r="AW37" s="37"/>
+      <c r="AX37" s="37"/>
+      <c r="AY37" s="37"/>
+      <c r="AZ37" s="37"/>
+      <c r="BA37" s="37"/>
+      <c r="BB37" s="37"/>
+      <c r="BC37" s="37"/>
+      <c r="BD37" s="37"/>
+      <c r="BE37" s="37"/>
+      <c r="BF37" s="37"/>
+      <c r="BG37" s="37"/>
+      <c r="BH37" s="37"/>
+      <c r="BI37" s="37"/>
+      <c r="BJ37" s="37"/>
+      <c r="BK37" s="37"/>
+      <c r="BL37" s="37"/>
+      <c r="BM37" s="37"/>
+      <c r="BN37" s="37"/>
+      <c r="BO37" s="37"/>
+      <c r="BP37" s="37"/>
+      <c r="BQ37" s="37"/>
+      <c r="BR37" s="37"/>
+      <c r="BS37" s="37"/>
+      <c r="BT37" s="37"/>
+      <c r="BU37" s="37"/>
+      <c r="BV37" s="37"/>
+      <c r="BW37" s="37"/>
+      <c r="BX37" s="37"/>
+      <c r="BY37" s="37"/>
+      <c r="BZ37" s="37"/>
+      <c r="CA37" s="37"/>
+      <c r="CB37" s="37"/>
+      <c r="CC37" s="37"/>
+      <c r="CD37" s="37"/>
+      <c r="CE37" s="37"/>
+      <c r="CF37" s="37"/>
+      <c r="CG37" s="37"/>
+      <c r="CH37" s="37"/>
+      <c r="CI37" s="37"/>
+      <c r="CJ37" s="37"/>
+      <c r="CK37" s="37"/>
+      <c r="CL37" s="37"/>
+      <c r="CM37" s="37"/>
+      <c r="CN37" s="37"/>
+      <c r="CO37" s="37"/>
+      <c r="CP37" s="37"/>
+      <c r="CQ37" s="37"/>
+      <c r="CR37" s="37"/>
+      <c r="CS37" s="37"/>
+      <c r="CT37" s="37"/>
+      <c r="CU37" s="37"/>
+      <c r="CV37" s="37"/>
+      <c r="CW37" s="37"/>
+      <c r="CX37" s="37"/>
+      <c r="CY37" s="37"/>
+      <c r="CZ37" s="37"/>
+      <c r="DA37" s="37"/>
+      <c r="DB37" s="37"/>
+      <c r="DC37" s="37"/>
+      <c r="DD37" s="37"/>
+      <c r="DE37" s="37"/>
+      <c r="DF37" s="37"/>
+      <c r="DG37" s="37"/>
+      <c r="DH37" s="37"/>
+      <c r="DI37" s="37"/>
+      <c r="DJ37" s="37"/>
+      <c r="DK37" s="37"/>
+      <c r="DL37" s="37"/>
+      <c r="DM37" s="37"/>
+      <c r="DN37" s="37"/>
+      <c r="DO37" s="37"/>
+      <c r="DP37" s="37"/>
+      <c r="DQ37" s="37"/>
+      <c r="DR37" s="37"/>
+      <c r="DS37" s="37"/>
+      <c r="DT37" s="37"/>
+      <c r="DU37" s="37"/>
+      <c r="DV37" s="37"/>
+      <c r="DW37" s="37"/>
+      <c r="DX37" s="37"/>
+      <c r="DY37" s="37"/>
+      <c r="DZ37" s="37"/>
+      <c r="EA37" s="37"/>
+      <c r="EB37" s="37"/>
+      <c r="EC37" s="37"/>
+      <c r="ED37" s="37"/>
+      <c r="EE37" s="37"/>
+      <c r="EF37" s="37"/>
+      <c r="EG37" s="37"/>
+      <c r="EH37" s="37"/>
+      <c r="EI37" s="37"/>
+      <c r="EJ37" s="37"/>
+      <c r="EK37" s="37"/>
+      <c r="EL37" s="37"/>
+      <c r="EM37" s="37"/>
+      <c r="EN37" s="37"/>
+      <c r="EO37" s="37"/>
+      <c r="EP37" s="37"/>
+      <c r="EQ37" s="37"/>
+      <c r="ER37" s="37"/>
+      <c r="ES37" s="37"/>
+      <c r="ET37" s="37"/>
+      <c r="EU37" s="37"/>
+      <c r="EV37" s="37"/>
+      <c r="EW37" s="37"/>
+      <c r="EX37" s="37"/>
+      <c r="EY37" s="37"/>
+      <c r="EZ37" s="37"/>
+      <c r="FA37" s="37"/>
+      <c r="FB37" s="37"/>
+      <c r="FC37" s="37"/>
+      <c r="FD37" s="37"/>
+      <c r="FE37" s="37"/>
+      <c r="FF37" s="37"/>
+      <c r="FG37" s="37"/>
+      <c r="FH37" s="37"/>
+      <c r="FI37" s="37"/>
+      <c r="FJ37" s="37"/>
+      <c r="FK37" s="37"/>
+      <c r="FL37" s="37"/>
+      <c r="FM37" s="37"/>
+      <c r="FN37" s="37"/>
+      <c r="FO37" s="37"/>
+      <c r="FP37" s="37"/>
+      <c r="FQ37" s="37"/>
+      <c r="FR37" s="37"/>
+      <c r="FS37" s="37"/>
+      <c r="FT37" s="38"/>
+      <c r="FU37" s="5"/>
+      <c r="FV37" s="8"/>
+      <c r="FW37" s="5"/>
+      <c r="FX37" s="8"/>
+      <c r="FY37" s="5"/>
+      <c r="FZ37" s="8"/>
+      <c r="GA37" s="5"/>
+      <c r="GB37" s="8"/>
+      <c r="GC37" s="5"/>
+      <c r="GD37" s="8"/>
+      <c r="GE37" s="5"/>
+      <c r="GF37" s="8"/>
+      <c r="GG37" s="5"/>
+      <c r="GH37" s="8"/>
+      <c r="GI37" s="5"/>
+      <c r="GJ37" s="8"/>
+      <c r="GK37" s="5"/>
+      <c r="GL37" s="8"/>
+      <c r="GM37" s="5"/>
+      <c r="GN37" s="8"/>
+      <c r="GO37" s="5"/>
+      <c r="GP37" s="8"/>
+      <c r="GQ37" s="5"/>
+      <c r="GR37" s="8"/>
+      <c r="GS37" s="5"/>
+      <c r="GT37" s="8"/>
+      <c r="GU37" s="5"/>
+      <c r="GV37" s="8"/>
+      <c r="GW37" s="5"/>
+      <c r="GX37" s="8"/>
+      <c r="GY37" s="5"/>
+      <c r="GZ37" s="8"/>
+      <c r="HA37" s="5"/>
+      <c r="HB37" s="8"/>
+      <c r="HC37" s="5"/>
+      <c r="HD37" s="8"/>
+      <c r="HE37" s="5"/>
+      <c r="HF37" s="8"/>
+      <c r="HG37" s="5"/>
+      <c r="HH37" s="8"/>
+      <c r="HI37" s="5"/>
+      <c r="HJ37" s="8"/>
+      <c r="HK37" s="5"/>
+      <c r="HL37" s="8"/>
+      <c r="HM37" s="5"/>
+      <c r="HN37" s="8"/>
+      <c r="HO37" s="5"/>
+      <c r="HP37" s="8"/>
+      <c r="HQ37" s="5"/>
+      <c r="HR37" s="8"/>
+      <c r="HS37" s="5"/>
+      <c r="HT37" s="8"/>
+      <c r="HU37" s="5"/>
+      <c r="HV37" s="8"/>
+      <c r="HW37" s="5"/>
+      <c r="HX37" s="8"/>
+      <c r="HY37" s="5"/>
+      <c r="HZ37" s="8"/>
+      <c r="IA37" s="5"/>
+      <c r="IB37" s="8"/>
+      <c r="IC37" s="5"/>
+      <c r="ID37" s="8"/>
+      <c r="IE37" s="5"/>
+      <c r="IF37" s="8"/>
+      <c r="IG37" s="5"/>
+      <c r="IH37" s="8"/>
+      <c r="II37" s="5"/>
+      <c r="IJ37" s="8"/>
+      <c r="IK37" s="5"/>
+      <c r="IL37" s="8"/>
+      <c r="IM37" s="5"/>
+      <c r="IN37" s="8"/>
+      <c r="IO37" s="5"/>
+      <c r="IP37" s="8"/>
+      <c r="IQ37" s="5"/>
+      <c r="IR37" s="8"/>
+      <c r="IS37" s="5"/>
+      <c r="IT37" s="8"/>
+      <c r="IU37" s="5"/>
+      <c r="IV37" s="8"/>
+      <c r="IW37" s="5"/>
+      <c r="IX37" s="8"/>
+      <c r="IY37" s="5"/>
+      <c r="IZ37" s="8"/>
+      <c r="JA37" s="5"/>
+      <c r="JB37" s="8"/>
+      <c r="JC37" s="5"/>
+      <c r="JD37" s="8"/>
+      <c r="JE37" s="5"/>
+      <c r="JF37" s="8"/>
+      <c r="JG37" s="5"/>
+      <c r="JH37" s="8"/>
+      <c r="JI37" s="5"/>
+      <c r="JJ37" s="8"/>
+      <c r="JK37" s="5"/>
+      <c r="JL37" s="8"/>
+      <c r="JM37" s="5"/>
+      <c r="JN37" s="8"/>
+      <c r="JO37" s="5"/>
+      <c r="JP37" s="8"/>
+      <c r="JQ37" s="5"/>
+      <c r="JR37" s="8"/>
+      <c r="JS37" s="5"/>
+      <c r="JT37" s="8"/>
+      <c r="JU37" s="5"/>
+      <c r="JV37" s="8"/>
+      <c r="JW37" s="5"/>
+      <c r="JX37" s="8"/>
+      <c r="JY37" s="5"/>
+      <c r="JZ37" s="8"/>
+      <c r="KA37" s="5"/>
+      <c r="KB37" s="8"/>
+      <c r="KC37" s="5"/>
+      <c r="KD37" s="8"/>
+      <c r="KE37" s="5"/>
+      <c r="KF37" s="8"/>
+      <c r="KG37" s="5"/>
+      <c r="KH37" s="8"/>
+      <c r="KI37" s="5"/>
+      <c r="KJ37" s="8"/>
+      <c r="KK37" s="5"/>
+      <c r="KL37" s="8"/>
+      <c r="KM37" s="5"/>
+      <c r="KN37" s="8"/>
+      <c r="KO37" s="5"/>
+      <c r="KP37" s="8"/>
+      <c r="KQ37" s="5"/>
+      <c r="KR37" s="8"/>
+      <c r="KS37" s="5"/>
+      <c r="KT37" s="8"/>
+      <c r="KU37" s="5"/>
+      <c r="KV37" s="8"/>
+      <c r="KW37" s="5"/>
+      <c r="KX37" s="8"/>
+      <c r="KY37" s="5"/>
+      <c r="KZ37" s="8"/>
+      <c r="LA37" s="5"/>
+      <c r="LB37" s="8"/>
+      <c r="LC37" s="5"/>
+      <c r="LD37" s="8"/>
+      <c r="LE37" s="5"/>
+      <c r="LF37" s="8"/>
+      <c r="LG37" s="5"/>
+      <c r="LH37" s="8"/>
+      <c r="LI37" s="5"/>
+      <c r="LJ37" s="8"/>
+      <c r="LK37" s="5"/>
+      <c r="LL37" s="8"/>
+      <c r="LM37" s="5"/>
+      <c r="LN37" s="8"/>
+      <c r="LO37" s="5"/>
+      <c r="LP37" s="8"/>
+      <c r="LQ37" s="5"/>
+      <c r="LR37" s="8"/>
+      <c r="LS37" s="5"/>
+      <c r="LT37" s="8"/>
+      <c r="LU37" s="5"/>
+      <c r="LV37" s="8"/>
+      <c r="LW37" s="5"/>
+      <c r="LX37" s="8"/>
+      <c r="LY37" s="5"/>
+      <c r="LZ37" s="8"/>
+      <c r="MA37" s="5"/>
+      <c r="MB37" s="8"/>
+      <c r="MC37" s="5"/>
+      <c r="MD37" s="8"/>
+      <c r="ME37" s="5"/>
+      <c r="MF37" s="8"/>
+      <c r="MG37" s="5"/>
+      <c r="MH37" s="8"/>
+      <c r="MI37" s="5"/>
+      <c r="MJ37" s="8"/>
+      <c r="MK37" s="5"/>
+      <c r="ML37" s="8"/>
+      <c r="MM37" s="5"/>
+      <c r="MN37" s="8"/>
+      <c r="MO37" s="5"/>
+      <c r="MP37" s="8"/>
+      <c r="MQ37" s="5"/>
+      <c r="MR37" s="8"/>
+      <c r="MS37" s="5"/>
+      <c r="MT37" s="8"/>
+      <c r="MU37" s="5"/>
+      <c r="MV37" s="8"/>
+      <c r="MW37" s="5"/>
+      <c r="MX37" s="8"/>
+      <c r="MY37" s="5"/>
+      <c r="MZ37" s="8"/>
+      <c r="NA37" s="5"/>
+      <c r="NB37" s="8"/>
+      <c r="NC37" s="5"/>
+      <c r="ND37" s="8"/>
+      <c r="NE37" s="5"/>
+      <c r="NF37" s="8"/>
+      <c r="NG37" s="5"/>
+      <c r="NH37" s="8"/>
+      <c r="NI37" s="5"/>
+      <c r="NJ37" s="8"/>
+      <c r="NK37" s="5"/>
+      <c r="NL37" s="8"/>
+      <c r="NM37" s="5"/>
+      <c r="NN37" s="8"/>
+      <c r="NO37" s="5"/>
+      <c r="NP37" s="8"/>
+      <c r="NQ37" s="5"/>
+      <c r="NR37" s="8"/>
+      <c r="NS37" s="5"/>
+      <c r="NT37" s="8"/>
+      <c r="NU37" s="5"/>
+      <c r="NV37" s="8"/>
+      <c r="NW37" s="5"/>
+      <c r="NX37" s="8"/>
+      <c r="NY37" s="5"/>
+      <c r="NZ37" s="8"/>
+      <c r="OA37" s="5"/>
+      <c r="OB37" s="8"/>
+      <c r="OC37" s="5"/>
+      <c r="OD37" s="8"/>
+      <c r="OE37" s="5"/>
+      <c r="OF37" s="8"/>
+      <c r="OG37" s="5"/>
+      <c r="OH37" s="8"/>
+      <c r="OI37" s="5"/>
+      <c r="OJ37" s="8"/>
+      <c r="OK37" s="5"/>
+      <c r="OL37" s="8"/>
+      <c r="OM37" s="5"/>
+      <c r="ON37" s="8"/>
+      <c r="OO37" s="5"/>
+      <c r="OP37" s="8"/>
+      <c r="OQ37" s="5"/>
+      <c r="OR37" s="8"/>
+      <c r="OS37" s="5"/>
+      <c r="OT37" s="8"/>
+      <c r="OU37" s="5"/>
+      <c r="OV37" s="8"/>
+      <c r="OW37" s="5"/>
+      <c r="OX37" s="8"/>
+      <c r="OY37" s="5"/>
+      <c r="OZ37" s="8"/>
+      <c r="PA37" s="5"/>
+      <c r="PB37" s="8"/>
+      <c r="PC37" s="5"/>
+      <c r="PD37" s="8"/>
+      <c r="PE37" s="5"/>
+      <c r="PF37" s="8"/>
+      <c r="PG37" s="5"/>
+      <c r="PH37" s="8"/>
+      <c r="PI37" s="5"/>
+      <c r="PJ37" s="8"/>
+      <c r="PK37" s="5"/>
+      <c r="PL37" s="8"/>
+      <c r="PM37" s="5"/>
+      <c r="PN37" s="8"/>
+      <c r="PO37" s="5"/>
+      <c r="PP37" s="8"/>
+      <c r="PQ37" s="5"/>
+      <c r="PR37" s="8"/>
+      <c r="PS37" s="5"/>
+      <c r="PT37" s="8"/>
+      <c r="PU37" s="5"/>
+      <c r="PV37" s="8"/>
+      <c r="PW37" s="5"/>
+      <c r="PX37" s="8"/>
+      <c r="PY37" s="5"/>
+      <c r="PZ37" s="8"/>
+      <c r="QA37" s="5"/>
+      <c r="QB37" s="8"/>
+      <c r="QC37" s="5"/>
+      <c r="QD37" s="8"/>
+      <c r="QE37" s="5"/>
+      <c r="QF37" s="8"/>
+      <c r="QG37" s="5"/>
+      <c r="QH37" s="8"/>
+      <c r="QI37" s="5"/>
+      <c r="QJ37" s="8"/>
+      <c r="QK37" s="5"/>
+      <c r="QL37" s="8"/>
+      <c r="QM37" s="5"/>
+      <c r="QN37" s="8"/>
+      <c r="QO37" s="5"/>
+      <c r="QP37" s="8"/>
+      <c r="QQ37" s="5"/>
+      <c r="QR37" s="8"/>
+      <c r="QS37" s="5"/>
+      <c r="QT37" s="8"/>
+      <c r="QU37" s="5"/>
+      <c r="QV37" s="8"/>
+      <c r="QW37" s="5"/>
+      <c r="QX37" s="8"/>
+      <c r="QY37" s="5"/>
+      <c r="QZ37" s="8"/>
+      <c r="RA37" s="5"/>
+      <c r="RB37" s="8"/>
+      <c r="RC37" s="5"/>
+      <c r="RD37" s="8"/>
+      <c r="RE37" s="5"/>
+      <c r="RF37" s="8"/>
+      <c r="RG37" s="5"/>
+      <c r="RH37" s="8"/>
+      <c r="RI37" s="5"/>
+      <c r="RJ37" s="8"/>
+      <c r="RK37" s="5"/>
+      <c r="RL37" s="8"/>
+      <c r="RM37" s="5"/>
+      <c r="RN37" s="8"/>
+      <c r="RO37" s="5"/>
+      <c r="RP37" s="8"/>
+      <c r="RQ37" s="5"/>
+      <c r="RR37" s="8"/>
+      <c r="RS37" s="5"/>
+      <c r="RT37" s="8"/>
+      <c r="RU37" s="5"/>
+      <c r="RV37" s="8"/>
+      <c r="RW37" s="5"/>
+      <c r="RX37" s="8"/>
+      <c r="RY37" s="5"/>
+      <c r="RZ37" s="8"/>
+      <c r="SA37" s="5"/>
+      <c r="SB37" s="8"/>
+      <c r="SC37" s="5"/>
+      <c r="SD37" s="8"/>
+      <c r="SE37" s="5"/>
+      <c r="SF37" s="8"/>
+      <c r="SG37" s="5"/>
+      <c r="SH37" s="8"/>
+      <c r="SI37" s="5"/>
+      <c r="SJ37" s="8"/>
+      <c r="SK37" s="5"/>
+      <c r="SL37" s="8"/>
+      <c r="SM37" s="5"/>
+      <c r="SN37" s="8"/>
+      <c r="SO37" s="5"/>
+      <c r="SP37" s="8"/>
+      <c r="SQ37" s="5"/>
+      <c r="SR37" s="8"/>
+      <c r="SS37" s="5"/>
+      <c r="ST37" s="8"/>
+      <c r="SU37" s="5"/>
+      <c r="SV37" s="8"/>
+      <c r="SW37" s="5"/>
+      <c r="SX37" s="8"/>
+      <c r="SY37" s="5"/>
+      <c r="SZ37" s="8"/>
+      <c r="TA37" s="5"/>
+      <c r="TB37" s="8"/>
+      <c r="TC37" s="5"/>
+      <c r="TD37" s="8"/>
+      <c r="TE37" s="5"/>
+      <c r="TF37" s="8"/>
+      <c r="TG37" s="5"/>
+      <c r="TH37" s="8"/>
+      <c r="TI37" s="5"/>
+      <c r="TJ37" s="8"/>
+      <c r="TK37" s="5"/>
+      <c r="TL37" s="8"/>
+      <c r="TM37" s="5"/>
+      <c r="TN37" s="8"/>
+      <c r="TO37" s="5"/>
+      <c r="TP37" s="8"/>
+      <c r="TQ37" s="5"/>
+      <c r="TR37" s="8"/>
+      <c r="TS37" s="5"/>
+      <c r="TT37" s="8"/>
+      <c r="TU37" s="5"/>
+      <c r="TV37" s="8"/>
+      <c r="TW37" s="5"/>
+      <c r="TX37" s="8"/>
+      <c r="TY37" s="5"/>
+      <c r="TZ37" s="8"/>
+      <c r="UA37" s="5"/>
+      <c r="UB37" s="8"/>
+      <c r="UC37" s="5"/>
+      <c r="UD37" s="8"/>
+      <c r="UE37" s="5"/>
+      <c r="UF37" s="8"/>
+      <c r="UG37" s="5"/>
+      <c r="UH37" s="8"/>
+      <c r="UI37" s="5"/>
+      <c r="UJ37" s="8"/>
+      <c r="UK37" s="5"/>
+      <c r="UL37" s="8"/>
+      <c r="UM37" s="5"/>
+      <c r="UN37" s="8"/>
+      <c r="UO37" s="5"/>
+      <c r="UP37" s="8"/>
+      <c r="UQ37" s="5"/>
+      <c r="UR37" s="8"/>
+      <c r="US37" s="5"/>
+      <c r="UT37" s="8"/>
+      <c r="UU37" s="5"/>
+      <c r="UV37" s="8"/>
+      <c r="UW37" s="5"/>
+      <c r="UX37" s="8"/>
+      <c r="UY37" s="5"/>
+      <c r="UZ37" s="8"/>
+      <c r="VA37" s="5"/>
+      <c r="VB37" s="8"/>
+      <c r="VC37" s="5"/>
+      <c r="VD37" s="8"/>
+      <c r="VE37" s="5"/>
+      <c r="VF37" s="8"/>
+      <c r="VG37" s="5"/>
+      <c r="VH37" s="8"/>
+      <c r="VI37" s="5"/>
+      <c r="VJ37" s="8"/>
+      <c r="VK37" s="5"/>
+      <c r="VL37" s="8"/>
+      <c r="VM37" s="5"/>
+      <c r="VN37" s="8"/>
+      <c r="VO37" s="5"/>
+      <c r="VP37" s="8"/>
+      <c r="VQ37" s="5"/>
+      <c r="VR37" s="8"/>
+      <c r="VS37" s="5"/>
+      <c r="VT37" s="8"/>
+      <c r="VU37" s="5"/>
+      <c r="VV37" s="8"/>
+      <c r="VW37" s="5"/>
+      <c r="VX37" s="8"/>
+      <c r="VY37" s="5"/>
+      <c r="VZ37" s="8"/>
+      <c r="WA37" s="5"/>
+      <c r="WB37" s="8"/>
+      <c r="WC37" s="5"/>
+      <c r="WD37" s="8"/>
+      <c r="WE37" s="5"/>
+      <c r="WF37" s="8"/>
+      <c r="WG37" s="5"/>
+      <c r="WH37" s="8"/>
+      <c r="WI37" s="5"/>
+      <c r="WJ37" s="8"/>
+      <c r="WK37" s="5"/>
+      <c r="WL37" s="8"/>
+      <c r="WM37" s="5"/>
+      <c r="WN37" s="8"/>
+      <c r="WO37" s="5"/>
+      <c r="WP37" s="8"/>
+      <c r="WQ37" s="5"/>
+      <c r="WR37" s="8"/>
+      <c r="WS37" s="5"/>
+      <c r="WT37" s="8"/>
+      <c r="WU37" s="5"/>
+      <c r="WV37" s="8"/>
+      <c r="WW37" s="5"/>
+      <c r="WX37" s="8"/>
+      <c r="WY37" s="5"/>
+      <c r="WZ37" s="8"/>
+      <c r="XA37" s="5"/>
+      <c r="XB37" s="8"/>
+      <c r="XC37" s="5"/>
+      <c r="XD37" s="8"/>
+      <c r="XE37" s="5"/>
+      <c r="XF37" s="8"/>
+      <c r="XG37" s="5"/>
+      <c r="XH37" s="8"/>
+      <c r="XI37" s="5"/>
+      <c r="XJ37" s="8"/>
+      <c r="XK37" s="5"/>
+      <c r="XL37" s="8"/>
+      <c r="XM37" s="5"/>
+      <c r="XN37" s="8"/>
+      <c r="XO37" s="5"/>
+      <c r="XP37" s="8"/>
+      <c r="XQ37" s="5"/>
+      <c r="XR37" s="8"/>
+      <c r="XS37" s="5"/>
+      <c r="XT37" s="8"/>
+      <c r="XU37" s="5"/>
+      <c r="XV37" s="8"/>
+      <c r="XW37" s="5"/>
+      <c r="XX37" s="8"/>
+      <c r="XY37" s="5"/>
+      <c r="XZ37" s="8"/>
+      <c r="YA37" s="5"/>
+      <c r="YB37" s="8"/>
+      <c r="YC37" s="5"/>
+      <c r="YD37" s="8"/>
+      <c r="YE37" s="5"/>
+      <c r="YF37" s="8"/>
+      <c r="YG37" s="5"/>
+      <c r="YH37" s="8"/>
+      <c r="YI37" s="5"/>
+      <c r="YJ37" s="8"/>
+      <c r="YK37" s="5"/>
+      <c r="YL37" s="8"/>
+      <c r="YM37" s="5"/>
+      <c r="YN37" s="8"/>
+      <c r="YO37" s="5"/>
+      <c r="YP37" s="8"/>
+      <c r="YQ37" s="5"/>
+      <c r="YR37" s="8"/>
+      <c r="YS37" s="5"/>
+      <c r="YT37" s="8"/>
+      <c r="YU37" s="5"/>
+      <c r="YV37" s="8"/>
+      <c r="YW37" s="5"/>
+      <c r="YX37" s="8"/>
+      <c r="YY37" s="5"/>
+      <c r="YZ37" s="8"/>
+      <c r="ZA37" s="5"/>
+      <c r="ZB37" s="8"/>
+      <c r="ZC37" s="5"/>
+      <c r="ZD37" s="8"/>
+      <c r="ZE37" s="5"/>
+      <c r="ZF37" s="8"/>
+      <c r="ZG37" s="5"/>
+      <c r="ZH37" s="8"/>
+      <c r="ZI37" s="5"/>
+      <c r="ZJ37" s="8"/>
+      <c r="ZK37" s="5"/>
+      <c r="ZL37" s="8"/>
+      <c r="ZM37" s="5"/>
+      <c r="ZN37" s="8"/>
+      <c r="ZO37" s="5"/>
+      <c r="ZP37" s="8"/>
+      <c r="ZQ37" s="5"/>
+      <c r="ZR37" s="8"/>
+      <c r="ZS37" s="5"/>
+      <c r="ZT37" s="8"/>
+      <c r="ZU37" s="5"/>
+      <c r="ZV37" s="8"/>
+      <c r="ZW37" s="5"/>
+      <c r="ZX37" s="8"/>
+      <c r="ZY37" s="5"/>
+      <c r="ZZ37" s="8"/>
+      <c r="AAA37" s="5"/>
+      <c r="AAB37" s="8"/>
+      <c r="AAC37" s="5"/>
+      <c r="AAD37" s="8"/>
+      <c r="AAE37" s="5"/>
+      <c r="AAF37" s="8"/>
+      <c r="AAG37" s="5"/>
+      <c r="AAH37" s="8"/>
+      <c r="AAI37" s="5"/>
+      <c r="AAJ37" s="8"/>
+      <c r="AAK37" s="5"/>
+      <c r="AAL37" s="8"/>
+      <c r="AAM37" s="5"/>
+      <c r="AAN37" s="8"/>
+      <c r="AAO37" s="5"/>
+      <c r="AAP37" s="8"/>
+      <c r="AAQ37" s="5"/>
+      <c r="AAR37" s="8"/>
+      <c r="AAS37" s="5"/>
+      <c r="AAT37" s="8"/>
+      <c r="AAU37" s="5"/>
+      <c r="AAV37" s="8"/>
+      <c r="AAW37" s="5"/>
+      <c r="AAX37" s="8"/>
+      <c r="AAY37" s="5"/>
+      <c r="AAZ37" s="8"/>
+      <c r="ABA37" s="5"/>
+      <c r="ABB37" s="8"/>
+      <c r="ABC37" s="5"/>
+      <c r="ABD37" s="8"/>
+      <c r="ABE37" s="5"/>
+      <c r="ABF37" s="8"/>
+      <c r="ABG37" s="5"/>
+      <c r="ABH37" s="8"/>
+      <c r="ABI37" s="5"/>
+      <c r="ABJ37" s="8"/>
+      <c r="ABK37" s="5"/>
+      <c r="ABL37" s="8"/>
+      <c r="ABM37" s="5"/>
+      <c r="ABN37" s="8"/>
+      <c r="ABO37" s="5"/>
+      <c r="ABP37" s="8"/>
+      <c r="ABQ37" s="5"/>
+      <c r="ABR37" s="8"/>
+      <c r="ABS37" s="5"/>
+      <c r="ABT37" s="8"/>
+      <c r="ABU37" s="5"/>
+      <c r="ABV37" s="8"/>
+      <c r="ABW37" s="5"/>
+      <c r="ABX37" s="8"/>
+      <c r="ABY37" s="5"/>
+      <c r="ABZ37" s="8"/>
+      <c r="ACA37" s="5"/>
+      <c r="ACB37" s="8"/>
+      <c r="ACC37" s="5"/>
+      <c r="ACD37" s="8"/>
+      <c r="ACE37" s="5"/>
+      <c r="ACF37" s="8"/>
+      <c r="ACG37" s="5"/>
+      <c r="ACH37" s="8"/>
+      <c r="ACI37" s="5"/>
+      <c r="ACJ37" s="8"/>
+      <c r="ACK37" s="5"/>
+      <c r="ACL37" s="8"/>
+      <c r="ACM37" s="5"/>
+      <c r="ACN37" s="8"/>
+      <c r="ACO37" s="5"/>
+      <c r="ACP37" s="8"/>
+      <c r="ACQ37" s="5"/>
+      <c r="ACR37" s="8"/>
+      <c r="ACS37" s="5"/>
+      <c r="ACT37" s="8"/>
+      <c r="ACU37" s="5"/>
+      <c r="ACV37" s="8"/>
+      <c r="ACW37" s="5"/>
+      <c r="ACX37" s="8"/>
+      <c r="ACY37" s="5"/>
+      <c r="ACZ37" s="8"/>
+      <c r="ADA37" s="5"/>
+      <c r="ADB37" s="8"/>
+      <c r="ADC37" s="5"/>
+      <c r="ADD37" s="8"/>
+      <c r="ADE37" s="5"/>
+      <c r="ADF37" s="8"/>
+      <c r="ADG37" s="5"/>
+      <c r="ADH37" s="8"/>
+      <c r="ADI37" s="5"/>
+      <c r="ADJ37" s="8"/>
+      <c r="ADK37" s="5"/>
+      <c r="ADL37" s="8"/>
+      <c r="ADM37" s="5"/>
+      <c r="ADN37" s="8"/>
+      <c r="ADO37" s="5"/>
+      <c r="ADP37" s="8"/>
+      <c r="ADQ37" s="5"/>
+      <c r="ADR37" s="8"/>
+      <c r="ADS37" s="5"/>
+      <c r="ADT37" s="8"/>
+      <c r="ADU37" s="5"/>
+      <c r="ADV37" s="8"/>
+      <c r="ADW37" s="5"/>
+      <c r="ADX37" s="8"/>
+      <c r="ADY37" s="5"/>
+      <c r="ADZ37" s="8"/>
+      <c r="AEA37" s="5"/>
+      <c r="AEB37" s="8"/>
+      <c r="AEC37" s="5"/>
+      <c r="AED37" s="8"/>
+      <c r="AEE37" s="5"/>
+      <c r="AEF37" s="8"/>
+      <c r="AEG37" s="5"/>
+      <c r="AEH37" s="8"/>
+      <c r="AEI37" s="5"/>
+      <c r="AEJ37" s="8"/>
+      <c r="AEK37" s="5"/>
+      <c r="AEL37" s="8"/>
+      <c r="AEM37" s="5"/>
+      <c r="AEN37" s="8"/>
+      <c r="AEO37" s="5"/>
+      <c r="AEP37" s="8"/>
+      <c r="AEQ37" s="5"/>
+      <c r="AER37" s="8"/>
+      <c r="AES37" s="5"/>
+      <c r="AET37" s="8"/>
+      <c r="AEU37" s="5"/>
+      <c r="AEV37" s="8"/>
+      <c r="AEW37" s="5"/>
+      <c r="AEX37" s="8"/>
+      <c r="AEY37" s="5"/>
+      <c r="AEZ37" s="8"/>
+      <c r="AFA37" s="5"/>
+      <c r="AFB37" s="8"/>
+      <c r="AFC37" s="5"/>
+      <c r="AFD37" s="8"/>
+      <c r="AFE37" s="5"/>
+      <c r="AFF37" s="8"/>
+      <c r="AFG37" s="5"/>
+      <c r="AFH37" s="8"/>
+      <c r="AFI37" s="5"/>
+      <c r="AFJ37" s="8"/>
+      <c r="AFK37" s="5"/>
+      <c r="AFL37" s="8"/>
+      <c r="AFM37" s="5"/>
+      <c r="AFN37" s="8"/>
+      <c r="AFO37" s="5"/>
+      <c r="AFP37" s="8"/>
+      <c r="AFQ37" s="5"/>
+      <c r="AFR37" s="8"/>
+      <c r="AFS37" s="5"/>
+      <c r="AFT37" s="8"/>
+      <c r="AFU37" s="5"/>
+      <c r="AFV37" s="8"/>
+      <c r="AFW37" s="5"/>
+      <c r="AFX37" s="8"/>
+      <c r="AFY37" s="5"/>
+      <c r="AFZ37" s="8"/>
+      <c r="AGA37" s="5"/>
+      <c r="AGB37" s="8"/>
+      <c r="AGC37" s="5"/>
+      <c r="AGD37" s="8"/>
+      <c r="AGE37" s="5"/>
+      <c r="AGF37" s="8"/>
+      <c r="AGG37" s="5"/>
+      <c r="AGH37" s="8"/>
+      <c r="AGI37" s="5"/>
+      <c r="AGJ37" s="8"/>
+      <c r="AGK37" s="5"/>
+      <c r="AGL37" s="8"/>
+      <c r="AGM37" s="5"/>
+      <c r="AGN37" s="8"/>
+      <c r="AGO37" s="5"/>
+      <c r="AGP37" s="8"/>
+      <c r="AGQ37" s="5"/>
+      <c r="AGR37" s="8"/>
+      <c r="AGS37" s="5"/>
+      <c r="AGT37" s="8"/>
+      <c r="AGU37" s="5"/>
+      <c r="AGV37" s="8"/>
+      <c r="AGW37" s="5"/>
+      <c r="AGX37" s="8"/>
+      <c r="AGY37" s="5"/>
+      <c r="AGZ37" s="8"/>
+      <c r="AHA37" s="5"/>
+      <c r="AHB37" s="8"/>
+      <c r="AHC37" s="5"/>
+      <c r="AHD37" s="8"/>
+      <c r="AHE37" s="5"/>
+      <c r="AHF37" s="8"/>
+      <c r="AHG37" s="5"/>
+      <c r="AHH37" s="8"/>
+      <c r="AHI37" s="5"/>
+      <c r="AHJ37" s="8"/>
+      <c r="AHK37" s="5"/>
+      <c r="AHL37" s="8"/>
+      <c r="AHM37" s="5"/>
+      <c r="AHN37" s="8"/>
+      <c r="AHO37" s="5"/>
+      <c r="AHP37" s="8"/>
+      <c r="AHQ37" s="5"/>
+      <c r="AHR37" s="8"/>
+      <c r="AHS37" s="5"/>
+      <c r="AHT37" s="8"/>
+      <c r="AHU37" s="5"/>
+      <c r="AHV37" s="8"/>
+      <c r="AHW37" s="5"/>
+      <c r="AHX37" s="8"/>
+      <c r="AHY37" s="5"/>
+      <c r="AHZ37" s="8"/>
+      <c r="AIA37" s="5"/>
+      <c r="AIB37" s="8"/>
+      <c r="AIC37" s="5"/>
+      <c r="AID37" s="8"/>
+      <c r="AIE37" s="5"/>
+      <c r="AIF37" s="8"/>
+      <c r="AIG37" s="5"/>
+      <c r="AIH37" s="8"/>
+      <c r="AII37" s="5"/>
+      <c r="AIJ37" s="8"/>
+      <c r="AIK37" s="5"/>
+      <c r="AIL37" s="8"/>
+      <c r="AIM37" s="5"/>
+      <c r="AIN37" s="8"/>
+      <c r="AIO37" s="5"/>
+      <c r="AIP37" s="8"/>
+      <c r="AIQ37" s="5"/>
+      <c r="AIR37" s="8"/>
+      <c r="AIS37" s="5"/>
+      <c r="AIT37" s="8"/>
+      <c r="AIU37" s="5"/>
+      <c r="AIV37" s="8"/>
+      <c r="AIW37" s="5"/>
+      <c r="AIX37" s="8"/>
+      <c r="AIY37" s="5"/>
+      <c r="AIZ37" s="8"/>
+      <c r="AJA37" s="5"/>
+      <c r="AJB37" s="8"/>
+      <c r="AJC37" s="5"/>
+      <c r="AJD37" s="8"/>
+      <c r="AJE37" s="5"/>
+      <c r="AJF37" s="8"/>
+      <c r="AJG37" s="5"/>
+      <c r="AJH37" s="8"/>
+      <c r="AJI37" s="5"/>
+      <c r="AJJ37" s="8"/>
+      <c r="AJK37" s="5"/>
+      <c r="AJL37" s="8"/>
+      <c r="AJM37" s="5"/>
+      <c r="AJN37" s="8"/>
+      <c r="AJO37" s="5"/>
+      <c r="AJP37" s="8"/>
+      <c r="AJQ37" s="5"/>
+      <c r="AJR37" s="8"/>
+      <c r="AJS37" s="5"/>
+      <c r="AJT37" s="8"/>
+      <c r="AJU37" s="5"/>
+      <c r="AJV37" s="8"/>
+      <c r="AJW37" s="5"/>
+      <c r="AJX37" s="8"/>
+      <c r="AJY37" s="5"/>
+      <c r="AJZ37" s="8"/>
+      <c r="AKA37" s="5"/>
+      <c r="AKB37" s="8"/>
+      <c r="AKC37" s="5"/>
+      <c r="AKD37" s="8"/>
+      <c r="AKE37" s="5"/>
+      <c r="AKF37" s="8"/>
+      <c r="AKG37" s="5"/>
+      <c r="AKH37" s="8"/>
+      <c r="AKI37" s="5"/>
+      <c r="AKJ37" s="8"/>
+      <c r="AKK37" s="5"/>
+      <c r="AKL37" s="8"/>
+      <c r="AKM37" s="5"/>
+      <c r="AKN37" s="8"/>
+      <c r="AKO37" s="5"/>
+      <c r="AKP37" s="8"/>
+      <c r="AKQ37" s="5"/>
+      <c r="AKR37" s="8"/>
+      <c r="AKS37" s="5"/>
+      <c r="AKT37" s="8"/>
+      <c r="AKU37" s="5"/>
+      <c r="AKV37" s="8"/>
+      <c r="AKW37" s="5"/>
+      <c r="AKX37" s="8"/>
+      <c r="AKY37" s="5"/>
+      <c r="AKZ37" s="8"/>
+      <c r="ALA37" s="5"/>
+      <c r="ALB37" s="8"/>
+      <c r="ALC37" s="5"/>
+      <c r="ALD37" s="8"/>
+      <c r="ALE37" s="5"/>
+      <c r="ALF37" s="8"/>
+      <c r="ALG37" s="5"/>
+      <c r="ALH37" s="8"/>
+      <c r="ALI37" s="5"/>
+      <c r="ALJ37" s="8"/>
+      <c r="ALK37" s="5"/>
+      <c r="ALL37" s="8"/>
     </row>
-    <row r="10" s="3" customFormat="1" ht="29" customHeight="1">
-[...6 lines deleted...]
-      <c r="C10" t="s" s="17">
+    <row r="38" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A38" s="11"/>
+      <c r="B38" s="12"/>
+      <c r="C38" s="11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D38" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s" s="18">
-[...2 lines deleted...]
-      <c r="E10" t="s" s="17">
+      <c r="E38" s="11" t="s">
+        <v>27</v>
+      </c>
+      <c r="F38" s="12" t="s">
         <v>24</v>
       </c>
-      <c r="F10" t="s" s="18">
-[...8 lines deleted...]
-      <c r="I10" t="s" s="17">
+      <c r="G38" s="11"/>
+      <c r="H38" s="12"/>
+      <c r="I38" s="11" t="s">
+        <v>38</v>
+      </c>
+      <c r="J38" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="K38" s="13"/>
+      <c r="L38" s="17"/>
+      <c r="M38" s="13"/>
+      <c r="N38" s="15"/>
+      <c r="O38" s="39"/>
+      <c r="P38" s="40"/>
+      <c r="Q38" s="40"/>
+      <c r="R38" s="40"/>
+      <c r="S38" s="40"/>
+      <c r="T38" s="40"/>
+      <c r="U38" s="40"/>
+      <c r="Z38" s="40"/>
+      <c r="AA38" s="40"/>
+      <c r="AB38" s="40"/>
+      <c r="AC38" s="40"/>
+      <c r="AD38" s="40"/>
+      <c r="AE38" s="40"/>
+      <c r="AF38" s="40"/>
+      <c r="AG38" s="40"/>
+      <c r="AH38" s="40"/>
+      <c r="AI38" s="40"/>
+      <c r="AJ38" s="40"/>
+      <c r="AK38" s="40"/>
+      <c r="AL38" s="40"/>
+      <c r="AM38" s="40"/>
+      <c r="AN38" s="40"/>
+      <c r="AO38" s="40"/>
+      <c r="AP38" s="40"/>
+      <c r="AQ38" s="40"/>
+      <c r="AR38" s="40"/>
+      <c r="AS38" s="40"/>
+      <c r="AT38" s="40"/>
+      <c r="AU38" s="40"/>
+      <c r="AV38" s="40"/>
+      <c r="AW38" s="40"/>
+      <c r="AX38" s="40"/>
+      <c r="AY38" s="40"/>
+      <c r="AZ38" s="40"/>
+      <c r="BA38" s="40"/>
+      <c r="BB38" s="40"/>
+      <c r="BC38" s="40"/>
+      <c r="BD38" s="40"/>
+      <c r="BE38" s="40"/>
+      <c r="BF38" s="40"/>
+      <c r="BG38" s="40"/>
+      <c r="BH38" s="40"/>
+      <c r="BI38" s="40"/>
+      <c r="BJ38" s="40"/>
+      <c r="BK38" s="40"/>
+      <c r="BL38" s="40"/>
+      <c r="BM38" s="40"/>
+      <c r="BN38" s="40"/>
+      <c r="BO38" s="40"/>
+      <c r="BP38" s="40"/>
+      <c r="BQ38" s="40"/>
+      <c r="BR38" s="40"/>
+      <c r="BS38" s="40"/>
+      <c r="BT38" s="40"/>
+      <c r="BU38" s="40"/>
+      <c r="BV38" s="40"/>
+      <c r="BW38" s="40"/>
+      <c r="BX38" s="40"/>
+      <c r="BY38" s="40"/>
+      <c r="BZ38" s="40"/>
+      <c r="CA38" s="40"/>
+      <c r="CB38" s="40"/>
+      <c r="CC38" s="40"/>
+      <c r="CD38" s="40"/>
+      <c r="CE38" s="40"/>
+      <c r="CF38" s="40"/>
+      <c r="CG38" s="40"/>
+      <c r="CH38" s="40"/>
+      <c r="CI38" s="40"/>
+      <c r="CJ38" s="40"/>
+      <c r="CK38" s="40"/>
+      <c r="CL38" s="40"/>
+      <c r="CM38" s="40"/>
+      <c r="CN38" s="40"/>
+      <c r="CO38" s="40"/>
+      <c r="CP38" s="40"/>
+      <c r="CQ38" s="40"/>
+      <c r="CR38" s="40"/>
+      <c r="CS38" s="40"/>
+      <c r="CT38" s="40"/>
+      <c r="CU38" s="40"/>
+      <c r="CV38" s="40"/>
+      <c r="CW38" s="40"/>
+      <c r="CX38" s="40"/>
+      <c r="CY38" s="40"/>
+      <c r="CZ38" s="40"/>
+      <c r="DA38" s="40"/>
+      <c r="DB38" s="40"/>
+      <c r="DC38" s="40"/>
+      <c r="DD38" s="40"/>
+      <c r="DE38" s="40"/>
+      <c r="DF38" s="40"/>
+      <c r="DG38" s="40"/>
+      <c r="DH38" s="40"/>
+      <c r="DI38" s="40"/>
+      <c r="DJ38" s="40"/>
+      <c r="DK38" s="40"/>
+      <c r="DL38" s="40"/>
+      <c r="DM38" s="40"/>
+      <c r="DN38" s="40"/>
+      <c r="DO38" s="40"/>
+      <c r="DP38" s="40"/>
+      <c r="DQ38" s="40"/>
+      <c r="DR38" s="40"/>
+      <c r="DS38" s="40"/>
+      <c r="DT38" s="40"/>
+      <c r="DU38" s="40"/>
+      <c r="DV38" s="40"/>
+      <c r="DW38" s="40"/>
+      <c r="DX38" s="40"/>
+      <c r="DY38" s="40"/>
+      <c r="DZ38" s="40"/>
+      <c r="EA38" s="40"/>
+      <c r="EB38" s="40"/>
+      <c r="EC38" s="40"/>
+      <c r="ED38" s="40"/>
+      <c r="EE38" s="40"/>
+      <c r="EF38" s="40"/>
+      <c r="EG38" s="40"/>
+      <c r="EH38" s="40"/>
+      <c r="EI38" s="40"/>
+      <c r="EJ38" s="40"/>
+      <c r="EK38" s="40"/>
+      <c r="EL38" s="40"/>
+      <c r="EM38" s="40"/>
+      <c r="EN38" s="40"/>
+      <c r="EO38" s="40"/>
+      <c r="EP38" s="40"/>
+      <c r="EQ38" s="40"/>
+      <c r="ER38" s="40"/>
+      <c r="ES38" s="40"/>
+      <c r="ET38" s="40"/>
+      <c r="EU38" s="40"/>
+      <c r="EV38" s="40"/>
+      <c r="EW38" s="40"/>
+      <c r="EX38" s="40"/>
+      <c r="EY38" s="40"/>
+      <c r="EZ38" s="40"/>
+      <c r="FA38" s="40"/>
+      <c r="FB38" s="40"/>
+      <c r="FC38" s="40"/>
+      <c r="FD38" s="40"/>
+      <c r="FE38" s="40"/>
+      <c r="FF38" s="40"/>
+      <c r="FG38" s="40"/>
+      <c r="FH38" s="40"/>
+      <c r="FI38" s="40"/>
+      <c r="FJ38" s="40"/>
+      <c r="FK38" s="40"/>
+      <c r="FL38" s="40"/>
+      <c r="FM38" s="40"/>
+      <c r="FN38" s="40"/>
+      <c r="FO38" s="40"/>
+      <c r="FP38" s="40"/>
+      <c r="FQ38" s="40"/>
+      <c r="FR38" s="40"/>
+      <c r="FS38" s="40"/>
+      <c r="FT38" s="41"/>
+      <c r="FU38" s="13"/>
+      <c r="FV38" s="14"/>
+      <c r="FW38" s="13"/>
+      <c r="FX38" s="14"/>
+      <c r="FY38" s="13"/>
+      <c r="FZ38" s="14"/>
+      <c r="GA38" s="13"/>
+      <c r="GB38" s="14"/>
+      <c r="GC38" s="13"/>
+      <c r="GD38" s="14"/>
+      <c r="GE38" s="13"/>
+      <c r="GF38" s="14"/>
+      <c r="GG38" s="13"/>
+      <c r="GH38" s="14"/>
+      <c r="GI38" s="13"/>
+      <c r="GJ38" s="14"/>
+      <c r="GK38" s="13"/>
+      <c r="GL38" s="14"/>
+      <c r="GM38" s="13"/>
+      <c r="GN38" s="14"/>
+      <c r="GO38" s="13"/>
+      <c r="GP38" s="14"/>
+      <c r="GQ38" s="13"/>
+      <c r="GR38" s="14"/>
+      <c r="GS38" s="13"/>
+      <c r="GT38" s="14"/>
+      <c r="GU38" s="13"/>
+      <c r="GV38" s="14"/>
+      <c r="GW38" s="13"/>
+      <c r="GX38" s="14"/>
+      <c r="GY38" s="13"/>
+      <c r="GZ38" s="14"/>
+      <c r="HA38" s="13"/>
+      <c r="HB38" s="14"/>
+      <c r="HC38" s="13"/>
+      <c r="HD38" s="14"/>
+      <c r="HE38" s="13"/>
+      <c r="HF38" s="14"/>
+      <c r="HG38" s="13"/>
+      <c r="HH38" s="14"/>
+      <c r="HI38" s="13"/>
+      <c r="HJ38" s="14"/>
+      <c r="HK38" s="13"/>
+      <c r="HL38" s="14"/>
+      <c r="HM38" s="13"/>
+      <c r="HN38" s="14"/>
+      <c r="HO38" s="13"/>
+      <c r="HP38" s="14"/>
+      <c r="HQ38" s="13"/>
+      <c r="HR38" s="14"/>
+      <c r="HS38" s="13"/>
+      <c r="HT38" s="14"/>
+      <c r="HU38" s="13"/>
+      <c r="HV38" s="14"/>
+      <c r="HW38" s="13"/>
+      <c r="HX38" s="14"/>
+      <c r="HY38" s="13"/>
+      <c r="HZ38" s="14"/>
+      <c r="IA38" s="13"/>
+      <c r="IB38" s="14"/>
+      <c r="IC38" s="13"/>
+      <c r="ID38" s="14"/>
+      <c r="IE38" s="13"/>
+      <c r="IF38" s="14"/>
+      <c r="IG38" s="13"/>
+      <c r="IH38" s="14"/>
+      <c r="II38" s="13"/>
+      <c r="IJ38" s="14"/>
+      <c r="IK38" s="13"/>
+      <c r="IL38" s="14"/>
+      <c r="IM38" s="13"/>
+      <c r="IN38" s="14"/>
+      <c r="IO38" s="13"/>
+      <c r="IP38" s="14"/>
+      <c r="IQ38" s="13"/>
+      <c r="IR38" s="14"/>
+      <c r="IS38" s="13"/>
+      <c r="IT38" s="14"/>
+      <c r="IU38" s="13"/>
+      <c r="IV38" s="14"/>
+      <c r="IW38" s="13"/>
+      <c r="IX38" s="14"/>
+      <c r="IY38" s="13"/>
+      <c r="IZ38" s="14"/>
+      <c r="JA38" s="13"/>
+      <c r="JB38" s="14"/>
+      <c r="JC38" s="13"/>
+      <c r="JD38" s="14"/>
+      <c r="JE38" s="13"/>
+      <c r="JF38" s="14"/>
+      <c r="JG38" s="13"/>
+      <c r="JH38" s="14"/>
+      <c r="JI38" s="13"/>
+      <c r="JJ38" s="14"/>
+      <c r="JK38" s="13"/>
+      <c r="JL38" s="14"/>
+      <c r="JM38" s="13"/>
+      <c r="JN38" s="14"/>
+      <c r="JO38" s="13"/>
+      <c r="JP38" s="14"/>
+      <c r="JQ38" s="13"/>
+      <c r="JR38" s="14"/>
+      <c r="JS38" s="13"/>
+      <c r="JT38" s="14"/>
+      <c r="JU38" s="13"/>
+      <c r="JV38" s="14"/>
+      <c r="JW38" s="13"/>
+      <c r="JX38" s="14"/>
+      <c r="JY38" s="13"/>
+      <c r="JZ38" s="14"/>
+      <c r="KA38" s="13"/>
+      <c r="KB38" s="14"/>
+      <c r="KC38" s="13"/>
+      <c r="KD38" s="14"/>
+      <c r="KE38" s="13"/>
+      <c r="KF38" s="14"/>
+      <c r="KG38" s="13"/>
+      <c r="KH38" s="14"/>
+      <c r="KI38" s="13"/>
+      <c r="KJ38" s="14"/>
+      <c r="KK38" s="13"/>
+      <c r="KL38" s="14"/>
+      <c r="KM38" s="13"/>
+      <c r="KN38" s="14"/>
+      <c r="KO38" s="13"/>
+      <c r="KP38" s="14"/>
+      <c r="KQ38" s="13"/>
+      <c r="KR38" s="14"/>
+      <c r="KS38" s="13"/>
+      <c r="KT38" s="14"/>
+      <c r="KU38" s="13"/>
+      <c r="KV38" s="14"/>
+      <c r="KW38" s="13"/>
+      <c r="KX38" s="14"/>
+      <c r="KY38" s="13"/>
+      <c r="KZ38" s="14"/>
+      <c r="LA38" s="13"/>
+      <c r="LB38" s="14"/>
+      <c r="LC38" s="13"/>
+      <c r="LD38" s="14"/>
+      <c r="LE38" s="13"/>
+      <c r="LF38" s="14"/>
+      <c r="LG38" s="13"/>
+      <c r="LH38" s="14"/>
+      <c r="LI38" s="13"/>
+      <c r="LJ38" s="14"/>
+      <c r="LK38" s="13"/>
+      <c r="LL38" s="14"/>
+      <c r="LM38" s="13"/>
+      <c r="LN38" s="14"/>
+      <c r="LO38" s="13"/>
+      <c r="LP38" s="14"/>
+      <c r="LQ38" s="13"/>
+      <c r="LR38" s="14"/>
+      <c r="LS38" s="13"/>
+      <c r="LT38" s="14"/>
+      <c r="LU38" s="13"/>
+      <c r="LV38" s="14"/>
+      <c r="LW38" s="13"/>
+      <c r="LX38" s="14"/>
+      <c r="LY38" s="13"/>
+      <c r="LZ38" s="14"/>
+      <c r="MA38" s="13"/>
+      <c r="MB38" s="14"/>
+      <c r="MC38" s="13"/>
+      <c r="MD38" s="14"/>
+      <c r="ME38" s="13"/>
+      <c r="MF38" s="14"/>
+      <c r="MG38" s="13"/>
+      <c r="MH38" s="14"/>
+      <c r="MI38" s="13"/>
+      <c r="MJ38" s="14"/>
+      <c r="MK38" s="13"/>
+      <c r="ML38" s="14"/>
+      <c r="MM38" s="13"/>
+      <c r="MN38" s="14"/>
+      <c r="MO38" s="13"/>
+      <c r="MP38" s="14"/>
+      <c r="MQ38" s="13"/>
+      <c r="MR38" s="14"/>
+      <c r="MS38" s="13"/>
+      <c r="MT38" s="14"/>
+      <c r="MU38" s="13"/>
+      <c r="MV38" s="14"/>
+      <c r="MW38" s="13"/>
+      <c r="MX38" s="14"/>
+      <c r="MY38" s="13"/>
+      <c r="MZ38" s="14"/>
+      <c r="NA38" s="13"/>
+      <c r="NB38" s="14"/>
+      <c r="NC38" s="13"/>
+      <c r="ND38" s="14"/>
+      <c r="NE38" s="13"/>
+      <c r="NF38" s="14"/>
+      <c r="NG38" s="13"/>
+      <c r="NH38" s="14"/>
+      <c r="NI38" s="13"/>
+      <c r="NJ38" s="14"/>
+      <c r="NK38" s="13"/>
+      <c r="NL38" s="14"/>
+      <c r="NM38" s="13"/>
+      <c r="NN38" s="14"/>
+      <c r="NO38" s="13"/>
+      <c r="NP38" s="14"/>
+      <c r="NQ38" s="13"/>
+      <c r="NR38" s="14"/>
+      <c r="NS38" s="13"/>
+      <c r="NT38" s="14"/>
+      <c r="NU38" s="13"/>
+      <c r="NV38" s="14"/>
+      <c r="NW38" s="13"/>
+      <c r="NX38" s="14"/>
+      <c r="NY38" s="13"/>
+      <c r="NZ38" s="14"/>
+      <c r="OA38" s="13"/>
+      <c r="OB38" s="14"/>
+      <c r="OC38" s="13"/>
+      <c r="OD38" s="14"/>
+      <c r="OE38" s="13"/>
+      <c r="OF38" s="14"/>
+      <c r="OG38" s="13"/>
+      <c r="OH38" s="14"/>
+      <c r="OI38" s="13"/>
+      <c r="OJ38" s="14"/>
+      <c r="OK38" s="13"/>
+      <c r="OL38" s="14"/>
+      <c r="OM38" s="13"/>
+      <c r="ON38" s="14"/>
+      <c r="OO38" s="13"/>
+      <c r="OP38" s="14"/>
+      <c r="OQ38" s="13"/>
+      <c r="OR38" s="14"/>
+      <c r="OS38" s="13"/>
+      <c r="OT38" s="14"/>
+      <c r="OU38" s="13"/>
+      <c r="OV38" s="14"/>
+      <c r="OW38" s="13"/>
+      <c r="OX38" s="14"/>
+      <c r="OY38" s="13"/>
+      <c r="OZ38" s="14"/>
+      <c r="PA38" s="13"/>
+      <c r="PB38" s="14"/>
+      <c r="PC38" s="13"/>
+      <c r="PD38" s="14"/>
+      <c r="PE38" s="13"/>
+      <c r="PF38" s="14"/>
+      <c r="PG38" s="13"/>
+      <c r="PH38" s="14"/>
+      <c r="PI38" s="13"/>
+      <c r="PJ38" s="14"/>
+      <c r="PK38" s="13"/>
+      <c r="PL38" s="14"/>
+      <c r="PM38" s="13"/>
+      <c r="PN38" s="14"/>
+      <c r="PO38" s="13"/>
+      <c r="PP38" s="14"/>
+      <c r="PQ38" s="13"/>
+      <c r="PR38" s="14"/>
+      <c r="PS38" s="13"/>
+      <c r="PT38" s="14"/>
+      <c r="PU38" s="13"/>
+      <c r="PV38" s="14"/>
+      <c r="PW38" s="13"/>
+      <c r="PX38" s="14"/>
+      <c r="PY38" s="13"/>
+      <c r="PZ38" s="14"/>
+      <c r="QA38" s="13"/>
+      <c r="QB38" s="14"/>
+      <c r="QC38" s="13"/>
+      <c r="QD38" s="14"/>
+      <c r="QE38" s="13"/>
+      <c r="QF38" s="14"/>
+      <c r="QG38" s="13"/>
+      <c r="QH38" s="14"/>
+      <c r="QI38" s="13"/>
+      <c r="QJ38" s="14"/>
+      <c r="QK38" s="13"/>
+      <c r="QL38" s="14"/>
+      <c r="QM38" s="13"/>
+      <c r="QN38" s="14"/>
+      <c r="QO38" s="13"/>
+      <c r="QP38" s="14"/>
+      <c r="QQ38" s="13"/>
+      <c r="QR38" s="14"/>
+      <c r="QS38" s="13"/>
+      <c r="QT38" s="14"/>
+      <c r="QU38" s="13"/>
+      <c r="QV38" s="14"/>
+      <c r="QW38" s="13"/>
+      <c r="QX38" s="14"/>
+      <c r="QY38" s="13"/>
+      <c r="QZ38" s="14"/>
+      <c r="RA38" s="13"/>
+      <c r="RB38" s="14"/>
+      <c r="RC38" s="13"/>
+      <c r="RD38" s="14"/>
+      <c r="RE38" s="13"/>
+      <c r="RF38" s="14"/>
+      <c r="RG38" s="13"/>
+      <c r="RH38" s="14"/>
+      <c r="RI38" s="13"/>
+      <c r="RJ38" s="14"/>
+      <c r="RK38" s="13"/>
+      <c r="RL38" s="14"/>
+      <c r="RM38" s="13"/>
+      <c r="RN38" s="14"/>
+      <c r="RO38" s="13"/>
+      <c r="RP38" s="14"/>
+      <c r="RQ38" s="13"/>
+      <c r="RR38" s="14"/>
+      <c r="RS38" s="13"/>
+      <c r="RT38" s="14"/>
+      <c r="RU38" s="13"/>
+      <c r="RV38" s="14"/>
+      <c r="RW38" s="13"/>
+      <c r="RX38" s="14"/>
+      <c r="RY38" s="13"/>
+      <c r="RZ38" s="14"/>
+      <c r="SA38" s="13"/>
+      <c r="SB38" s="14"/>
+      <c r="SC38" s="13"/>
+      <c r="SD38" s="14"/>
+      <c r="SE38" s="13"/>
+      <c r="SF38" s="14"/>
+      <c r="SG38" s="13"/>
+      <c r="SH38" s="14"/>
+      <c r="SI38" s="13"/>
+      <c r="SJ38" s="14"/>
+      <c r="SK38" s="13"/>
+      <c r="SL38" s="14"/>
+      <c r="SM38" s="13"/>
+      <c r="SN38" s="14"/>
+      <c r="SO38" s="13"/>
+      <c r="SP38" s="14"/>
+      <c r="SQ38" s="13"/>
+      <c r="SR38" s="14"/>
+      <c r="SS38" s="13"/>
+      <c r="ST38" s="14"/>
+      <c r="SU38" s="13"/>
+      <c r="SV38" s="14"/>
+      <c r="SW38" s="13"/>
+      <c r="SX38" s="14"/>
+      <c r="SY38" s="13"/>
+      <c r="SZ38" s="14"/>
+      <c r="TA38" s="13"/>
+      <c r="TB38" s="14"/>
+      <c r="TC38" s="13"/>
+      <c r="TD38" s="14"/>
+      <c r="TE38" s="13"/>
+      <c r="TF38" s="14"/>
+      <c r="TG38" s="13"/>
+      <c r="TH38" s="14"/>
+      <c r="TI38" s="13"/>
+      <c r="TJ38" s="14"/>
+      <c r="TK38" s="13"/>
+      <c r="TL38" s="14"/>
+      <c r="TM38" s="13"/>
+      <c r="TN38" s="14"/>
+      <c r="TO38" s="13"/>
+      <c r="TP38" s="14"/>
+      <c r="TQ38" s="13"/>
+      <c r="TR38" s="14"/>
+      <c r="TS38" s="13"/>
+      <c r="TT38" s="14"/>
+      <c r="TU38" s="13"/>
+      <c r="TV38" s="14"/>
+      <c r="TW38" s="13"/>
+      <c r="TX38" s="14"/>
+      <c r="TY38" s="13"/>
+      <c r="TZ38" s="14"/>
+      <c r="UA38" s="13"/>
+      <c r="UB38" s="14"/>
+      <c r="UC38" s="13"/>
+      <c r="UD38" s="14"/>
+      <c r="UE38" s="13"/>
+      <c r="UF38" s="14"/>
+      <c r="UG38" s="13"/>
+      <c r="UH38" s="14"/>
+      <c r="UI38" s="13"/>
+      <c r="UJ38" s="14"/>
+      <c r="UK38" s="13"/>
+      <c r="UL38" s="14"/>
+      <c r="UM38" s="13"/>
+      <c r="UN38" s="14"/>
+      <c r="UO38" s="13"/>
+      <c r="UP38" s="14"/>
+      <c r="UQ38" s="13"/>
+      <c r="UR38" s="14"/>
+      <c r="US38" s="13"/>
+      <c r="UT38" s="14"/>
+      <c r="UU38" s="13"/>
+      <c r="UV38" s="14"/>
+      <c r="UW38" s="13"/>
+      <c r="UX38" s="14"/>
+      <c r="UY38" s="13"/>
+      <c r="UZ38" s="14"/>
+      <c r="VA38" s="13"/>
+      <c r="VB38" s="14"/>
+      <c r="VC38" s="13"/>
+      <c r="VD38" s="14"/>
+      <c r="VE38" s="13"/>
+      <c r="VF38" s="14"/>
+      <c r="VG38" s="13"/>
+      <c r="VH38" s="14"/>
+      <c r="VI38" s="13"/>
+      <c r="VJ38" s="14"/>
+      <c r="VK38" s="13"/>
+      <c r="VL38" s="14"/>
+      <c r="VM38" s="13"/>
+      <c r="VN38" s="14"/>
+      <c r="VO38" s="13"/>
+      <c r="VP38" s="14"/>
+      <c r="VQ38" s="13"/>
+      <c r="VR38" s="14"/>
+      <c r="VS38" s="13"/>
+      <c r="VT38" s="14"/>
+      <c r="VU38" s="13"/>
+      <c r="VV38" s="14"/>
+      <c r="VW38" s="13"/>
+      <c r="VX38" s="14"/>
+      <c r="VY38" s="13"/>
+      <c r="VZ38" s="14"/>
+      <c r="WA38" s="13"/>
+      <c r="WB38" s="14"/>
+      <c r="WC38" s="13"/>
+      <c r="WD38" s="14"/>
+      <c r="WE38" s="13"/>
+      <c r="WF38" s="14"/>
+      <c r="WG38" s="13"/>
+      <c r="WH38" s="14"/>
+      <c r="WI38" s="13"/>
+      <c r="WJ38" s="14"/>
+      <c r="WK38" s="13"/>
+      <c r="WL38" s="14"/>
+      <c r="WM38" s="13"/>
+      <c r="WN38" s="14"/>
+      <c r="WO38" s="13"/>
+      <c r="WP38" s="14"/>
+      <c r="WQ38" s="13"/>
+      <c r="WR38" s="14"/>
+      <c r="WS38" s="13"/>
+      <c r="WT38" s="14"/>
+      <c r="WU38" s="13"/>
+      <c r="WV38" s="14"/>
+      <c r="WW38" s="13"/>
+      <c r="WX38" s="14"/>
+      <c r="WY38" s="13"/>
+      <c r="WZ38" s="14"/>
+      <c r="XA38" s="13"/>
+      <c r="XB38" s="14"/>
+      <c r="XC38" s="13"/>
+      <c r="XD38" s="14"/>
+      <c r="XE38" s="13"/>
+      <c r="XF38" s="14"/>
+      <c r="XG38" s="13"/>
+      <c r="XH38" s="14"/>
+      <c r="XI38" s="13"/>
+      <c r="XJ38" s="14"/>
+      <c r="XK38" s="13"/>
+      <c r="XL38" s="14"/>
+      <c r="XM38" s="13"/>
+      <c r="XN38" s="14"/>
+      <c r="XO38" s="13"/>
+      <c r="XP38" s="14"/>
+      <c r="XQ38" s="13"/>
+      <c r="XR38" s="14"/>
+      <c r="XS38" s="13"/>
+      <c r="XT38" s="14"/>
+      <c r="XU38" s="13"/>
+      <c r="XV38" s="14"/>
+      <c r="XW38" s="13"/>
+      <c r="XX38" s="14"/>
+      <c r="XY38" s="13"/>
+      <c r="XZ38" s="14"/>
+      <c r="YA38" s="13"/>
+      <c r="YB38" s="14"/>
+      <c r="YC38" s="13"/>
+      <c r="YD38" s="14"/>
+      <c r="YE38" s="13"/>
+      <c r="YF38" s="14"/>
+      <c r="YG38" s="13"/>
+      <c r="YH38" s="14"/>
+      <c r="YI38" s="13"/>
+      <c r="YJ38" s="14"/>
+      <c r="YK38" s="13"/>
+      <c r="YL38" s="14"/>
+      <c r="YM38" s="13"/>
+      <c r="YN38" s="14"/>
+      <c r="YO38" s="13"/>
+      <c r="YP38" s="14"/>
+      <c r="YQ38" s="13"/>
+      <c r="YR38" s="14"/>
+      <c r="YS38" s="13"/>
+      <c r="YT38" s="14"/>
+      <c r="YU38" s="13"/>
+      <c r="YV38" s="14"/>
+      <c r="YW38" s="13"/>
+      <c r="YX38" s="14"/>
+      <c r="YY38" s="13"/>
+      <c r="YZ38" s="14"/>
+      <c r="ZA38" s="13"/>
+      <c r="ZB38" s="14"/>
+      <c r="ZC38" s="13"/>
+      <c r="ZD38" s="14"/>
+      <c r="ZE38" s="13"/>
+      <c r="ZF38" s="14"/>
+      <c r="ZG38" s="13"/>
+      <c r="ZH38" s="14"/>
+      <c r="ZI38" s="13"/>
+      <c r="ZJ38" s="14"/>
+      <c r="ZK38" s="13"/>
+      <c r="ZL38" s="14"/>
+      <c r="ZM38" s="13"/>
+      <c r="ZN38" s="14"/>
+      <c r="ZO38" s="13"/>
+      <c r="ZP38" s="14"/>
+      <c r="ZQ38" s="13"/>
+      <c r="ZR38" s="14"/>
+      <c r="ZS38" s="13"/>
+      <c r="ZT38" s="14"/>
+      <c r="ZU38" s="13"/>
+      <c r="ZV38" s="14"/>
+      <c r="ZW38" s="13"/>
+      <c r="ZX38" s="14"/>
+      <c r="ZY38" s="13"/>
+      <c r="ZZ38" s="14"/>
+      <c r="AAA38" s="13"/>
+      <c r="AAB38" s="14"/>
+      <c r="AAC38" s="13"/>
+      <c r="AAD38" s="14"/>
+      <c r="AAE38" s="13"/>
+      <c r="AAF38" s="14"/>
+      <c r="AAG38" s="13"/>
+      <c r="AAH38" s="14"/>
+      <c r="AAI38" s="13"/>
+      <c r="AAJ38" s="14"/>
+      <c r="AAK38" s="13"/>
+      <c r="AAL38" s="14"/>
+      <c r="AAM38" s="13"/>
+      <c r="AAN38" s="14"/>
+      <c r="AAO38" s="13"/>
+      <c r="AAP38" s="14"/>
+      <c r="AAQ38" s="13"/>
+      <c r="AAR38" s="14"/>
+      <c r="AAS38" s="13"/>
+      <c r="AAT38" s="14"/>
+      <c r="AAU38" s="13"/>
+      <c r="AAV38" s="14"/>
+      <c r="AAW38" s="13"/>
+      <c r="AAX38" s="14"/>
+      <c r="AAY38" s="13"/>
+      <c r="AAZ38" s="14"/>
+      <c r="ABA38" s="13"/>
+      <c r="ABB38" s="14"/>
+      <c r="ABC38" s="13"/>
+      <c r="ABD38" s="14"/>
+      <c r="ABE38" s="13"/>
+      <c r="ABF38" s="14"/>
+      <c r="ABG38" s="13"/>
+      <c r="ABH38" s="14"/>
+      <c r="ABI38" s="13"/>
+      <c r="ABJ38" s="14"/>
+      <c r="ABK38" s="13"/>
+      <c r="ABL38" s="14"/>
+      <c r="ABM38" s="13"/>
+      <c r="ABN38" s="14"/>
+      <c r="ABO38" s="13"/>
+      <c r="ABP38" s="14"/>
+      <c r="ABQ38" s="13"/>
+      <c r="ABR38" s="14"/>
+      <c r="ABS38" s="13"/>
+      <c r="ABT38" s="14"/>
+      <c r="ABU38" s="13"/>
+      <c r="ABV38" s="14"/>
+      <c r="ABW38" s="13"/>
+      <c r="ABX38" s="14"/>
+      <c r="ABY38" s="13"/>
+      <c r="ABZ38" s="14"/>
+      <c r="ACA38" s="13"/>
+      <c r="ACB38" s="14"/>
+      <c r="ACC38" s="13"/>
+      <c r="ACD38" s="14"/>
+      <c r="ACE38" s="13"/>
+      <c r="ACF38" s="14"/>
+      <c r="ACG38" s="13"/>
+      <c r="ACH38" s="14"/>
+      <c r="ACI38" s="13"/>
+      <c r="ACJ38" s="14"/>
+      <c r="ACK38" s="13"/>
+      <c r="ACL38" s="14"/>
+      <c r="ACM38" s="13"/>
+      <c r="ACN38" s="14"/>
+      <c r="ACO38" s="13"/>
+      <c r="ACP38" s="14"/>
+      <c r="ACQ38" s="13"/>
+      <c r="ACR38" s="14"/>
+      <c r="ACS38" s="13"/>
+      <c r="ACT38" s="14"/>
+      <c r="ACU38" s="13"/>
+      <c r="ACV38" s="14"/>
+      <c r="ACW38" s="13"/>
+      <c r="ACX38" s="14"/>
+      <c r="ACY38" s="13"/>
+      <c r="ACZ38" s="14"/>
+      <c r="ADA38" s="13"/>
+      <c r="ADB38" s="14"/>
+      <c r="ADC38" s="13"/>
+      <c r="ADD38" s="14"/>
+      <c r="ADE38" s="13"/>
+      <c r="ADF38" s="14"/>
+      <c r="ADG38" s="13"/>
+      <c r="ADH38" s="14"/>
+      <c r="ADI38" s="13"/>
+      <c r="ADJ38" s="14"/>
+      <c r="ADK38" s="13"/>
+      <c r="ADL38" s="14"/>
+      <c r="ADM38" s="13"/>
+      <c r="ADN38" s="14"/>
+      <c r="ADO38" s="13"/>
+      <c r="ADP38" s="14"/>
+      <c r="ADQ38" s="13"/>
+      <c r="ADR38" s="14"/>
+      <c r="ADS38" s="13"/>
+      <c r="ADT38" s="14"/>
+      <c r="ADU38" s="13"/>
+      <c r="ADV38" s="14"/>
+      <c r="ADW38" s="13"/>
+      <c r="ADX38" s="14"/>
+      <c r="ADY38" s="13"/>
+      <c r="ADZ38" s="14"/>
+      <c r="AEA38" s="13"/>
+      <c r="AEB38" s="14"/>
+      <c r="AEC38" s="13"/>
+      <c r="AED38" s="14"/>
+      <c r="AEE38" s="13"/>
+      <c r="AEF38" s="14"/>
+      <c r="AEG38" s="13"/>
+      <c r="AEH38" s="14"/>
+      <c r="AEI38" s="13"/>
+      <c r="AEJ38" s="14"/>
+      <c r="AEK38" s="13"/>
+      <c r="AEL38" s="14"/>
+      <c r="AEM38" s="13"/>
+      <c r="AEN38" s="14"/>
+      <c r="AEO38" s="13"/>
+      <c r="AEP38" s="14"/>
+      <c r="AEQ38" s="13"/>
+      <c r="AER38" s="14"/>
+      <c r="AES38" s="13"/>
+      <c r="AET38" s="14"/>
+      <c r="AEU38" s="13"/>
+      <c r="AEV38" s="14"/>
+      <c r="AEW38" s="13"/>
+      <c r="AEX38" s="14"/>
+      <c r="AEY38" s="13"/>
+      <c r="AEZ38" s="14"/>
+      <c r="AFA38" s="13"/>
+      <c r="AFB38" s="14"/>
+      <c r="AFC38" s="13"/>
+      <c r="AFD38" s="14"/>
+      <c r="AFE38" s="13"/>
+      <c r="AFF38" s="14"/>
+      <c r="AFG38" s="13"/>
+      <c r="AFH38" s="14"/>
+      <c r="AFI38" s="13"/>
+      <c r="AFJ38" s="14"/>
+      <c r="AFK38" s="13"/>
+      <c r="AFL38" s="14"/>
+      <c r="AFM38" s="13"/>
+      <c r="AFN38" s="14"/>
+      <c r="AFO38" s="13"/>
+      <c r="AFP38" s="14"/>
+      <c r="AFQ38" s="13"/>
+      <c r="AFR38" s="14"/>
+      <c r="AFS38" s="13"/>
+      <c r="AFT38" s="14"/>
+      <c r="AFU38" s="13"/>
+      <c r="AFV38" s="14"/>
+      <c r="AFW38" s="13"/>
+      <c r="AFX38" s="14"/>
+      <c r="AFY38" s="13"/>
+      <c r="AFZ38" s="14"/>
+      <c r="AGA38" s="13"/>
+      <c r="AGB38" s="14"/>
+      <c r="AGC38" s="13"/>
+      <c r="AGD38" s="14"/>
+      <c r="AGE38" s="13"/>
+      <c r="AGF38" s="14"/>
+      <c r="AGG38" s="13"/>
+      <c r="AGH38" s="14"/>
+      <c r="AGI38" s="13"/>
+      <c r="AGJ38" s="14"/>
+      <c r="AGK38" s="13"/>
+      <c r="AGL38" s="14"/>
+      <c r="AGM38" s="13"/>
+      <c r="AGN38" s="14"/>
+      <c r="AGO38" s="13"/>
+      <c r="AGP38" s="14"/>
+      <c r="AGQ38" s="13"/>
+      <c r="AGR38" s="14"/>
+      <c r="AGS38" s="13"/>
+      <c r="AGT38" s="14"/>
+      <c r="AGU38" s="13"/>
+      <c r="AGV38" s="14"/>
+      <c r="AGW38" s="13"/>
+      <c r="AGX38" s="14"/>
+      <c r="AGY38" s="13"/>
+      <c r="AGZ38" s="14"/>
+      <c r="AHA38" s="13"/>
+      <c r="AHB38" s="14"/>
+      <c r="AHC38" s="13"/>
+      <c r="AHD38" s="14"/>
+      <c r="AHE38" s="13"/>
+      <c r="AHF38" s="14"/>
+      <c r="AHG38" s="13"/>
+      <c r="AHH38" s="14"/>
+      <c r="AHI38" s="13"/>
+      <c r="AHJ38" s="14"/>
+      <c r="AHK38" s="13"/>
+      <c r="AHL38" s="14"/>
+      <c r="AHM38" s="13"/>
+      <c r="AHN38" s="14"/>
+      <c r="AHO38" s="13"/>
+      <c r="AHP38" s="14"/>
+      <c r="AHQ38" s="13"/>
+      <c r="AHR38" s="14"/>
+      <c r="AHS38" s="13"/>
+      <c r="AHT38" s="14"/>
+      <c r="AHU38" s="13"/>
+      <c r="AHV38" s="14"/>
+      <c r="AHW38" s="13"/>
+      <c r="AHX38" s="14"/>
+      <c r="AHY38" s="13"/>
+      <c r="AHZ38" s="14"/>
+      <c r="AIA38" s="13"/>
+      <c r="AIB38" s="14"/>
+      <c r="AIC38" s="13"/>
+      <c r="AID38" s="14"/>
+      <c r="AIE38" s="13"/>
+      <c r="AIF38" s="14"/>
+      <c r="AIG38" s="13"/>
+      <c r="AIH38" s="14"/>
+      <c r="AII38" s="13"/>
+      <c r="AIJ38" s="14"/>
+      <c r="AIK38" s="13"/>
+      <c r="AIL38" s="14"/>
+      <c r="AIM38" s="13"/>
+      <c r="AIN38" s="14"/>
+      <c r="AIO38" s="13"/>
+      <c r="AIP38" s="14"/>
+      <c r="AIQ38" s="13"/>
+      <c r="AIR38" s="14"/>
+      <c r="AIS38" s="13"/>
+      <c r="AIT38" s="14"/>
+      <c r="AIU38" s="13"/>
+      <c r="AIV38" s="14"/>
+      <c r="AIW38" s="13"/>
+      <c r="AIX38" s="14"/>
+      <c r="AIY38" s="13"/>
+      <c r="AIZ38" s="14"/>
+      <c r="AJA38" s="13"/>
+      <c r="AJB38" s="14"/>
+      <c r="AJC38" s="13"/>
+      <c r="AJD38" s="14"/>
+      <c r="AJE38" s="13"/>
+      <c r="AJF38" s="14"/>
+      <c r="AJG38" s="13"/>
+      <c r="AJH38" s="14"/>
+      <c r="AJI38" s="13"/>
+      <c r="AJJ38" s="14"/>
+      <c r="AJK38" s="13"/>
+      <c r="AJL38" s="14"/>
+      <c r="AJM38" s="13"/>
+      <c r="AJN38" s="14"/>
+      <c r="AJO38" s="13"/>
+      <c r="AJP38" s="14"/>
+      <c r="AJQ38" s="13"/>
+      <c r="AJR38" s="14"/>
+      <c r="AJS38" s="13"/>
+      <c r="AJT38" s="14"/>
+      <c r="AJU38" s="13"/>
+      <c r="AJV38" s="14"/>
+      <c r="AJW38" s="13"/>
+      <c r="AJX38" s="14"/>
+      <c r="AJY38" s="13"/>
+      <c r="AJZ38" s="14"/>
+      <c r="AKA38" s="13"/>
+      <c r="AKB38" s="14"/>
+      <c r="AKC38" s="13"/>
+      <c r="AKD38" s="14"/>
+      <c r="AKE38" s="13"/>
+      <c r="AKF38" s="14"/>
+      <c r="AKG38" s="13"/>
+      <c r="AKH38" s="14"/>
+      <c r="AKI38" s="13"/>
+      <c r="AKJ38" s="14"/>
+      <c r="AKK38" s="13"/>
+      <c r="AKL38" s="14"/>
+      <c r="AKM38" s="13"/>
+      <c r="AKN38" s="14"/>
+      <c r="AKO38" s="13"/>
+      <c r="AKP38" s="14"/>
+      <c r="AKQ38" s="13"/>
+      <c r="AKR38" s="14"/>
+      <c r="AKS38" s="13"/>
+      <c r="AKT38" s="14"/>
+      <c r="AKU38" s="13"/>
+      <c r="AKV38" s="14"/>
+      <c r="AKW38" s="13"/>
+      <c r="AKX38" s="14"/>
+      <c r="AKY38" s="13"/>
+      <c r="AKZ38" s="14"/>
+      <c r="ALA38" s="13"/>
+      <c r="ALB38" s="14"/>
+      <c r="ALC38" s="13"/>
+      <c r="ALD38" s="14"/>
+      <c r="ALE38" s="13"/>
+      <c r="ALF38" s="14"/>
+      <c r="ALG38" s="13"/>
+      <c r="ALH38" s="14"/>
+      <c r="ALI38" s="13"/>
+      <c r="ALJ38" s="14"/>
+      <c r="ALK38" s="13"/>
+      <c r="ALL38" s="14"/>
+    </row>
+    <row r="39" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A39" s="16"/>
+      <c r="B39" s="17"/>
+      <c r="C39" s="16" t="s">
         <v>15</v>
       </c>
-      <c r="J10" t="s" s="18">
-[...5 lines deleted...]
-      <c r="N10" s="21"/>
+      <c r="D39" s="17"/>
+      <c r="E39" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="F39" s="17"/>
+      <c r="G39" s="16"/>
+      <c r="H39" s="17"/>
+      <c r="I39" s="16" t="s">
+        <v>15</v>
+      </c>
+      <c r="J39" s="17"/>
+      <c r="K39" s="18"/>
+      <c r="L39" s="17"/>
+      <c r="M39" s="18"/>
+      <c r="N39" s="17"/>
+      <c r="O39" s="39"/>
+      <c r="P39" s="40"/>
+      <c r="Q39" s="40"/>
+      <c r="R39" s="40"/>
+      <c r="S39" s="40"/>
+      <c r="T39" s="40"/>
+      <c r="U39" s="40"/>
+      <c r="V39" s="40"/>
+      <c r="W39" s="40"/>
+      <c r="X39" s="40"/>
+      <c r="Y39" s="40"/>
+      <c r="FU39" s="18"/>
+      <c r="FV39" s="17"/>
+      <c r="FW39" s="18"/>
+      <c r="FX39" s="17"/>
+      <c r="FY39" s="18"/>
+      <c r="FZ39" s="17"/>
+      <c r="GA39" s="18"/>
+      <c r="GB39" s="17"/>
+      <c r="GC39" s="18"/>
+      <c r="GD39" s="17"/>
+      <c r="GE39" s="18"/>
+      <c r="GF39" s="17"/>
+      <c r="GG39" s="18"/>
+      <c r="GH39" s="17"/>
+      <c r="GI39" s="18"/>
+      <c r="GJ39" s="17"/>
+      <c r="GK39" s="18"/>
+      <c r="GL39" s="17"/>
+      <c r="GM39" s="18"/>
+      <c r="GN39" s="17"/>
+      <c r="GO39" s="18"/>
+      <c r="GP39" s="17"/>
+      <c r="GQ39" s="18"/>
+      <c r="GR39" s="17"/>
+      <c r="GS39" s="18"/>
+      <c r="GT39" s="17"/>
+      <c r="GU39" s="18"/>
+      <c r="GV39" s="17"/>
+      <c r="GW39" s="18"/>
+      <c r="GX39" s="17"/>
+      <c r="GY39" s="18"/>
+      <c r="GZ39" s="17"/>
+      <c r="HA39" s="18"/>
+      <c r="HB39" s="17"/>
+      <c r="HC39" s="18"/>
+      <c r="HD39" s="17"/>
+      <c r="HE39" s="18"/>
+      <c r="HF39" s="17"/>
+      <c r="HG39" s="18"/>
+      <c r="HH39" s="17"/>
+      <c r="HI39" s="18"/>
+      <c r="HJ39" s="17"/>
+      <c r="HK39" s="18"/>
+      <c r="HL39" s="17"/>
+      <c r="HM39" s="18"/>
+      <c r="HN39" s="17"/>
+      <c r="HO39" s="18"/>
+      <c r="HP39" s="17"/>
+      <c r="HQ39" s="18"/>
+      <c r="HR39" s="17"/>
+      <c r="HS39" s="18"/>
+      <c r="HT39" s="17"/>
+      <c r="HU39" s="18"/>
+      <c r="HV39" s="17"/>
+      <c r="HW39" s="18"/>
+      <c r="HX39" s="17"/>
+      <c r="HY39" s="18"/>
+      <c r="HZ39" s="17"/>
+      <c r="IA39" s="18"/>
+      <c r="IB39" s="17"/>
+      <c r="IC39" s="18"/>
+      <c r="ID39" s="17"/>
+      <c r="IE39" s="18"/>
+      <c r="IF39" s="17"/>
+      <c r="IG39" s="18"/>
+      <c r="IH39" s="17"/>
+      <c r="II39" s="18"/>
+      <c r="IJ39" s="17"/>
+      <c r="IK39" s="18"/>
+      <c r="IL39" s="17"/>
+      <c r="IM39" s="18"/>
+      <c r="IN39" s="17"/>
+      <c r="IO39" s="18"/>
+      <c r="IP39" s="17"/>
+      <c r="IQ39" s="18"/>
+      <c r="IR39" s="17"/>
+      <c r="IS39" s="18"/>
+      <c r="IT39" s="17"/>
+      <c r="IU39" s="18"/>
+      <c r="IV39" s="17"/>
+      <c r="IW39" s="18"/>
+      <c r="IX39" s="17"/>
+      <c r="IY39" s="18"/>
+      <c r="IZ39" s="17"/>
+      <c r="JA39" s="18"/>
+      <c r="JB39" s="17"/>
+      <c r="JC39" s="18"/>
+      <c r="JD39" s="17"/>
+      <c r="JE39" s="18"/>
+      <c r="JF39" s="17"/>
+      <c r="JG39" s="18"/>
+      <c r="JH39" s="17"/>
+      <c r="JI39" s="18"/>
+      <c r="JJ39" s="17"/>
+      <c r="JK39" s="18"/>
+      <c r="JL39" s="17"/>
+      <c r="JM39" s="18"/>
+      <c r="JN39" s="17"/>
+      <c r="JO39" s="18"/>
+      <c r="JP39" s="17"/>
+      <c r="JQ39" s="18"/>
+      <c r="JR39" s="17"/>
+      <c r="JS39" s="18"/>
+      <c r="JT39" s="17"/>
+      <c r="JU39" s="18"/>
+      <c r="JV39" s="17"/>
+      <c r="JW39" s="18"/>
+      <c r="JX39" s="17"/>
+      <c r="JY39" s="18"/>
+      <c r="JZ39" s="17"/>
+      <c r="KA39" s="18"/>
+      <c r="KB39" s="17"/>
+      <c r="KC39" s="18"/>
+      <c r="KD39" s="17"/>
+      <c r="KE39" s="18"/>
+      <c r="KF39" s="17"/>
+      <c r="KG39" s="18"/>
+      <c r="KH39" s="17"/>
+      <c r="KI39" s="18"/>
+      <c r="KJ39" s="17"/>
+      <c r="KK39" s="18"/>
+      <c r="KL39" s="17"/>
+      <c r="KM39" s="18"/>
+      <c r="KN39" s="17"/>
+      <c r="KO39" s="18"/>
+      <c r="KP39" s="17"/>
+      <c r="KQ39" s="18"/>
+      <c r="KR39" s="17"/>
+      <c r="KS39" s="18"/>
+      <c r="KT39" s="17"/>
+      <c r="KU39" s="18"/>
+      <c r="KV39" s="17"/>
+      <c r="KW39" s="18"/>
+      <c r="KX39" s="17"/>
+      <c r="KY39" s="18"/>
+      <c r="KZ39" s="17"/>
+      <c r="LA39" s="18"/>
+      <c r="LB39" s="17"/>
+      <c r="LC39" s="18"/>
+      <c r="LD39" s="17"/>
+      <c r="LE39" s="18"/>
+      <c r="LF39" s="17"/>
+      <c r="LG39" s="18"/>
+      <c r="LH39" s="17"/>
+      <c r="LI39" s="18"/>
+      <c r="LJ39" s="17"/>
+      <c r="LK39" s="18"/>
+      <c r="LL39" s="17"/>
+      <c r="LM39" s="18"/>
+      <c r="LN39" s="17"/>
+      <c r="LO39" s="18"/>
+      <c r="LP39" s="17"/>
+      <c r="LQ39" s="18"/>
+      <c r="LR39" s="17"/>
+      <c r="LS39" s="18"/>
+      <c r="LT39" s="17"/>
+      <c r="LU39" s="18"/>
+      <c r="LV39" s="17"/>
+      <c r="LW39" s="18"/>
+      <c r="LX39" s="17"/>
+      <c r="LY39" s="18"/>
+      <c r="LZ39" s="17"/>
+      <c r="MA39" s="18"/>
+      <c r="MB39" s="17"/>
+      <c r="MC39" s="18"/>
+      <c r="MD39" s="17"/>
+      <c r="ME39" s="18"/>
+      <c r="MF39" s="17"/>
+      <c r="MG39" s="18"/>
+      <c r="MH39" s="17"/>
+      <c r="MI39" s="18"/>
+      <c r="MJ39" s="17"/>
+      <c r="MK39" s="18"/>
+      <c r="ML39" s="17"/>
+      <c r="MM39" s="18"/>
+      <c r="MN39" s="17"/>
+      <c r="MO39" s="18"/>
+      <c r="MP39" s="17"/>
+      <c r="MQ39" s="18"/>
+      <c r="MR39" s="17"/>
+      <c r="MS39" s="18"/>
+      <c r="MT39" s="17"/>
+      <c r="MU39" s="18"/>
+      <c r="MV39" s="17"/>
+      <c r="MW39" s="18"/>
+      <c r="MX39" s="17"/>
+      <c r="MY39" s="18"/>
+      <c r="MZ39" s="17"/>
+      <c r="NA39" s="18"/>
+      <c r="NB39" s="17"/>
+      <c r="NC39" s="18"/>
+      <c r="ND39" s="17"/>
+      <c r="NE39" s="18"/>
+      <c r="NF39" s="17"/>
+      <c r="NG39" s="18"/>
+      <c r="NH39" s="17"/>
+      <c r="NI39" s="18"/>
+      <c r="NJ39" s="17"/>
+      <c r="NK39" s="18"/>
+      <c r="NL39" s="17"/>
+      <c r="NM39" s="18"/>
+      <c r="NN39" s="17"/>
+      <c r="NO39" s="18"/>
+      <c r="NP39" s="17"/>
+      <c r="NQ39" s="18"/>
+      <c r="NR39" s="17"/>
+      <c r="NS39" s="18"/>
+      <c r="NT39" s="17"/>
+      <c r="NU39" s="18"/>
+      <c r="NV39" s="17"/>
+      <c r="NW39" s="18"/>
+      <c r="NX39" s="17"/>
+      <c r="NY39" s="18"/>
+      <c r="NZ39" s="17"/>
+      <c r="OA39" s="18"/>
+      <c r="OB39" s="17"/>
+      <c r="OC39" s="18"/>
+      <c r="OD39" s="17"/>
+      <c r="OE39" s="18"/>
+      <c r="OF39" s="17"/>
+      <c r="OG39" s="18"/>
+      <c r="OH39" s="17"/>
+      <c r="OI39" s="18"/>
+      <c r="OJ39" s="17"/>
+      <c r="OK39" s="18"/>
+      <c r="OL39" s="17"/>
+      <c r="OM39" s="18"/>
+      <c r="ON39" s="17"/>
+      <c r="OO39" s="18"/>
+      <c r="OP39" s="17"/>
+      <c r="OQ39" s="18"/>
+      <c r="OR39" s="17"/>
+      <c r="OS39" s="18"/>
+      <c r="OT39" s="17"/>
+      <c r="OU39" s="18"/>
+      <c r="OV39" s="17"/>
+      <c r="OW39" s="18"/>
+      <c r="OX39" s="17"/>
+      <c r="OY39" s="18"/>
+      <c r="OZ39" s="17"/>
+      <c r="PA39" s="18"/>
+      <c r="PB39" s="17"/>
+      <c r="PC39" s="18"/>
+      <c r="PD39" s="17"/>
+      <c r="PE39" s="18"/>
+      <c r="PF39" s="17"/>
+      <c r="PG39" s="18"/>
+      <c r="PH39" s="17"/>
+      <c r="PI39" s="18"/>
+      <c r="PJ39" s="17"/>
+      <c r="PK39" s="18"/>
+      <c r="PL39" s="17"/>
+      <c r="PM39" s="18"/>
+      <c r="PN39" s="17"/>
+      <c r="PO39" s="18"/>
+      <c r="PP39" s="17"/>
+      <c r="PQ39" s="18"/>
+      <c r="PR39" s="17"/>
+      <c r="PS39" s="18"/>
+      <c r="PT39" s="17"/>
+      <c r="PU39" s="18"/>
+      <c r="PV39" s="17"/>
+      <c r="PW39" s="18"/>
+      <c r="PX39" s="17"/>
+      <c r="PY39" s="18"/>
+      <c r="PZ39" s="17"/>
+      <c r="QA39" s="18"/>
+      <c r="QB39" s="17"/>
+      <c r="QC39" s="18"/>
+      <c r="QD39" s="17"/>
+      <c r="QE39" s="18"/>
+      <c r="QF39" s="17"/>
+      <c r="QG39" s="18"/>
+      <c r="QH39" s="17"/>
+      <c r="QI39" s="18"/>
+      <c r="QJ39" s="17"/>
+      <c r="QK39" s="18"/>
+      <c r="QL39" s="17"/>
+      <c r="QM39" s="18"/>
+      <c r="QN39" s="17"/>
+      <c r="QO39" s="18"/>
+      <c r="QP39" s="17"/>
+      <c r="QQ39" s="18"/>
+      <c r="QR39" s="17"/>
+      <c r="QS39" s="18"/>
+      <c r="QT39" s="17"/>
+      <c r="QU39" s="18"/>
+      <c r="QV39" s="17"/>
+      <c r="QW39" s="18"/>
+      <c r="QX39" s="17"/>
+      <c r="QY39" s="18"/>
+      <c r="QZ39" s="17"/>
+      <c r="RA39" s="18"/>
+      <c r="RB39" s="17"/>
+      <c r="RC39" s="18"/>
+      <c r="RD39" s="17"/>
+      <c r="RE39" s="18"/>
+      <c r="RF39" s="17"/>
+      <c r="RG39" s="18"/>
+      <c r="RH39" s="17"/>
+      <c r="RI39" s="18"/>
+      <c r="RJ39" s="17"/>
+      <c r="RK39" s="18"/>
+      <c r="RL39" s="17"/>
+      <c r="RM39" s="18"/>
+      <c r="RN39" s="17"/>
+      <c r="RO39" s="18"/>
+      <c r="RP39" s="17"/>
+      <c r="RQ39" s="18"/>
+      <c r="RR39" s="17"/>
+      <c r="RS39" s="18"/>
+      <c r="RT39" s="17"/>
+      <c r="RU39" s="18"/>
+      <c r="RV39" s="17"/>
+      <c r="RW39" s="18"/>
+      <c r="RX39" s="17"/>
+      <c r="RY39" s="18"/>
+      <c r="RZ39" s="17"/>
+      <c r="SA39" s="18"/>
+      <c r="SB39" s="17"/>
+      <c r="SC39" s="18"/>
+      <c r="SD39" s="17"/>
+      <c r="SE39" s="18"/>
+      <c r="SF39" s="17"/>
+      <c r="SG39" s="18"/>
+      <c r="SH39" s="17"/>
+      <c r="SI39" s="18"/>
+      <c r="SJ39" s="17"/>
+      <c r="SK39" s="18"/>
+      <c r="SL39" s="17"/>
+      <c r="SM39" s="18"/>
+      <c r="SN39" s="17"/>
+      <c r="SO39" s="18"/>
+      <c r="SP39" s="17"/>
+      <c r="SQ39" s="18"/>
+      <c r="SR39" s="17"/>
+      <c r="SS39" s="18"/>
+      <c r="ST39" s="17"/>
+      <c r="SU39" s="18"/>
+      <c r="SV39" s="17"/>
+      <c r="SW39" s="18"/>
+      <c r="SX39" s="17"/>
+      <c r="SY39" s="18"/>
+      <c r="SZ39" s="17"/>
+      <c r="TA39" s="18"/>
+      <c r="TB39" s="17"/>
+      <c r="TC39" s="18"/>
+      <c r="TD39" s="17"/>
+      <c r="TE39" s="18"/>
+      <c r="TF39" s="17"/>
+      <c r="TG39" s="18"/>
+      <c r="TH39" s="17"/>
+      <c r="TI39" s="18"/>
+      <c r="TJ39" s="17"/>
+      <c r="TK39" s="18"/>
+      <c r="TL39" s="17"/>
+      <c r="TM39" s="18"/>
+      <c r="TN39" s="17"/>
+      <c r="TO39" s="18"/>
+      <c r="TP39" s="17"/>
+      <c r="TQ39" s="18"/>
+      <c r="TR39" s="17"/>
+      <c r="TS39" s="18"/>
+      <c r="TT39" s="17"/>
+      <c r="TU39" s="18"/>
+      <c r="TV39" s="17"/>
+      <c r="TW39" s="18"/>
+      <c r="TX39" s="17"/>
+      <c r="TY39" s="18"/>
+      <c r="TZ39" s="17"/>
+      <c r="UA39" s="18"/>
+      <c r="UB39" s="17"/>
+      <c r="UC39" s="18"/>
+      <c r="UD39" s="17"/>
+      <c r="UE39" s="18"/>
+      <c r="UF39" s="17"/>
+      <c r="UG39" s="18"/>
+      <c r="UH39" s="17"/>
+      <c r="UI39" s="18"/>
+      <c r="UJ39" s="17"/>
+      <c r="UK39" s="18"/>
+      <c r="UL39" s="17"/>
+      <c r="UM39" s="18"/>
+      <c r="UN39" s="17"/>
+      <c r="UO39" s="18"/>
+      <c r="UP39" s="17"/>
+      <c r="UQ39" s="18"/>
+      <c r="UR39" s="17"/>
+      <c r="US39" s="18"/>
+      <c r="UT39" s="17"/>
+      <c r="UU39" s="18"/>
+      <c r="UV39" s="17"/>
+      <c r="UW39" s="18"/>
+      <c r="UX39" s="17"/>
+      <c r="UY39" s="18"/>
+      <c r="UZ39" s="17"/>
+      <c r="VA39" s="18"/>
+      <c r="VB39" s="17"/>
+      <c r="VC39" s="18"/>
+      <c r="VD39" s="17"/>
+      <c r="VE39" s="18"/>
+      <c r="VF39" s="17"/>
+      <c r="VG39" s="18"/>
+      <c r="VH39" s="17"/>
+      <c r="VI39" s="18"/>
+      <c r="VJ39" s="17"/>
+      <c r="VK39" s="18"/>
+      <c r="VL39" s="17"/>
+      <c r="VM39" s="18"/>
+      <c r="VN39" s="17"/>
+      <c r="VO39" s="18"/>
+      <c r="VP39" s="17"/>
+      <c r="VQ39" s="18"/>
+      <c r="VR39" s="17"/>
+      <c r="VS39" s="18"/>
+      <c r="VT39" s="17"/>
+      <c r="VU39" s="18"/>
+      <c r="VV39" s="17"/>
+      <c r="VW39" s="18"/>
+      <c r="VX39" s="17"/>
+      <c r="VY39" s="18"/>
+      <c r="VZ39" s="17"/>
+      <c r="WA39" s="18"/>
+      <c r="WB39" s="17"/>
+      <c r="WC39" s="18"/>
+      <c r="WD39" s="17"/>
+      <c r="WE39" s="18"/>
+      <c r="WF39" s="17"/>
+      <c r="WG39" s="18"/>
+      <c r="WH39" s="17"/>
+      <c r="WI39" s="18"/>
+      <c r="WJ39" s="17"/>
+      <c r="WK39" s="18"/>
+      <c r="WL39" s="17"/>
+      <c r="WM39" s="18"/>
+      <c r="WN39" s="17"/>
+      <c r="WO39" s="18"/>
+      <c r="WP39" s="17"/>
+      <c r="WQ39" s="18"/>
+      <c r="WR39" s="17"/>
+      <c r="WS39" s="18"/>
+      <c r="WT39" s="17"/>
+      <c r="WU39" s="18"/>
+      <c r="WV39" s="17"/>
+      <c r="WW39" s="18"/>
+      <c r="WX39" s="17"/>
+      <c r="WY39" s="18"/>
+      <c r="WZ39" s="17"/>
+      <c r="XA39" s="18"/>
+      <c r="XB39" s="17"/>
+      <c r="XC39" s="18"/>
+      <c r="XD39" s="17"/>
+      <c r="XE39" s="18"/>
+      <c r="XF39" s="17"/>
+      <c r="XG39" s="18"/>
+      <c r="XH39" s="17"/>
+      <c r="XI39" s="18"/>
+      <c r="XJ39" s="17"/>
+      <c r="XK39" s="18"/>
+      <c r="XL39" s="17"/>
+      <c r="XM39" s="18"/>
+      <c r="XN39" s="17"/>
+      <c r="XO39" s="18"/>
+      <c r="XP39" s="17"/>
+      <c r="XQ39" s="18"/>
+      <c r="XR39" s="17"/>
+      <c r="XS39" s="18"/>
+      <c r="XT39" s="17"/>
+      <c r="XU39" s="18"/>
+      <c r="XV39" s="17"/>
+      <c r="XW39" s="18"/>
+      <c r="XX39" s="17"/>
+      <c r="XY39" s="18"/>
+      <c r="XZ39" s="17"/>
+      <c r="YA39" s="18"/>
+      <c r="YB39" s="17"/>
+      <c r="YC39" s="18"/>
+      <c r="YD39" s="17"/>
+      <c r="YE39" s="18"/>
+      <c r="YF39" s="17"/>
+      <c r="YG39" s="18"/>
+      <c r="YH39" s="17"/>
+      <c r="YI39" s="18"/>
+      <c r="YJ39" s="17"/>
+      <c r="YK39" s="18"/>
+      <c r="YL39" s="17"/>
+      <c r="YM39" s="18"/>
+      <c r="YN39" s="17"/>
+      <c r="YO39" s="18"/>
+      <c r="YP39" s="17"/>
+      <c r="YQ39" s="18"/>
+      <c r="YR39" s="17"/>
+      <c r="YS39" s="18"/>
+      <c r="YT39" s="17"/>
+      <c r="YU39" s="18"/>
+      <c r="YV39" s="17"/>
+      <c r="YW39" s="18"/>
+      <c r="YX39" s="17"/>
+      <c r="YY39" s="18"/>
+      <c r="YZ39" s="17"/>
+      <c r="ZA39" s="18"/>
+      <c r="ZB39" s="17"/>
+      <c r="ZC39" s="18"/>
+      <c r="ZD39" s="17"/>
+      <c r="ZE39" s="18"/>
+      <c r="ZF39" s="17"/>
+      <c r="ZG39" s="18"/>
+      <c r="ZH39" s="17"/>
+      <c r="ZI39" s="18"/>
+      <c r="ZJ39" s="17"/>
+      <c r="ZK39" s="18"/>
+      <c r="ZL39" s="17"/>
+      <c r="ZM39" s="18"/>
+      <c r="ZN39" s="17"/>
+      <c r="ZO39" s="18"/>
+      <c r="ZP39" s="17"/>
+      <c r="ZQ39" s="18"/>
+      <c r="ZR39" s="17"/>
+      <c r="ZS39" s="18"/>
+      <c r="ZT39" s="17"/>
+      <c r="ZU39" s="18"/>
+      <c r="ZV39" s="17"/>
+      <c r="ZW39" s="18"/>
+      <c r="ZX39" s="17"/>
+      <c r="ZY39" s="18"/>
+      <c r="ZZ39" s="17"/>
+      <c r="AAA39" s="18"/>
+      <c r="AAB39" s="17"/>
+      <c r="AAC39" s="18"/>
+      <c r="AAD39" s="17"/>
+      <c r="AAE39" s="18"/>
+      <c r="AAF39" s="17"/>
+      <c r="AAG39" s="18"/>
+      <c r="AAH39" s="17"/>
+      <c r="AAI39" s="18"/>
+      <c r="AAJ39" s="17"/>
+      <c r="AAK39" s="18"/>
+      <c r="AAL39" s="17"/>
+      <c r="AAM39" s="18"/>
+      <c r="AAN39" s="17"/>
+      <c r="AAO39" s="18"/>
+      <c r="AAP39" s="17"/>
+      <c r="AAQ39" s="18"/>
+      <c r="AAR39" s="17"/>
+      <c r="AAS39" s="18"/>
+      <c r="AAT39" s="17"/>
+      <c r="AAU39" s="18"/>
+      <c r="AAV39" s="17"/>
+      <c r="AAW39" s="18"/>
+      <c r="AAX39" s="17"/>
+      <c r="AAY39" s="18"/>
+      <c r="AAZ39" s="17"/>
+      <c r="ABA39" s="18"/>
+      <c r="ABB39" s="17"/>
+      <c r="ABC39" s="18"/>
+      <c r="ABD39" s="17"/>
+      <c r="ABE39" s="18"/>
+      <c r="ABF39" s="17"/>
+      <c r="ABG39" s="18"/>
+      <c r="ABH39" s="17"/>
+      <c r="ABI39" s="18"/>
+      <c r="ABJ39" s="17"/>
+      <c r="ABK39" s="18"/>
+      <c r="ABL39" s="17"/>
+      <c r="ABM39" s="18"/>
+      <c r="ABN39" s="17"/>
+      <c r="ABO39" s="18"/>
+      <c r="ABP39" s="17"/>
+      <c r="ABQ39" s="18"/>
+      <c r="ABR39" s="17"/>
+      <c r="ABS39" s="18"/>
+      <c r="ABT39" s="17"/>
+      <c r="ABU39" s="18"/>
+      <c r="ABV39" s="17"/>
+      <c r="ABW39" s="18"/>
+      <c r="ABX39" s="17"/>
+      <c r="ABY39" s="18"/>
+      <c r="ABZ39" s="17"/>
+      <c r="ACA39" s="18"/>
+      <c r="ACB39" s="17"/>
+      <c r="ACC39" s="18"/>
+      <c r="ACD39" s="17"/>
+      <c r="ACE39" s="18"/>
+      <c r="ACF39" s="17"/>
+      <c r="ACG39" s="18"/>
+      <c r="ACH39" s="17"/>
+      <c r="ACI39" s="18"/>
+      <c r="ACJ39" s="17"/>
+      <c r="ACK39" s="18"/>
+      <c r="ACL39" s="17"/>
+      <c r="ACM39" s="18"/>
+      <c r="ACN39" s="17"/>
+      <c r="ACO39" s="18"/>
+      <c r="ACP39" s="17"/>
+      <c r="ACQ39" s="18"/>
+      <c r="ACR39" s="17"/>
+      <c r="ACS39" s="18"/>
+      <c r="ACT39" s="17"/>
+      <c r="ACU39" s="18"/>
+      <c r="ACV39" s="17"/>
+      <c r="ACW39" s="18"/>
+      <c r="ACX39" s="17"/>
+      <c r="ACY39" s="18"/>
+      <c r="ACZ39" s="17"/>
+      <c r="ADA39" s="18"/>
+      <c r="ADB39" s="17"/>
+      <c r="ADC39" s="18"/>
+      <c r="ADD39" s="17"/>
+      <c r="ADE39" s="18"/>
+      <c r="ADF39" s="17"/>
+      <c r="ADG39" s="18"/>
+      <c r="ADH39" s="17"/>
+      <c r="ADI39" s="18"/>
+      <c r="ADJ39" s="17"/>
+      <c r="ADK39" s="18"/>
+      <c r="ADL39" s="17"/>
+      <c r="ADM39" s="18"/>
+      <c r="ADN39" s="17"/>
+      <c r="ADO39" s="18"/>
+      <c r="ADP39" s="17"/>
+      <c r="ADQ39" s="18"/>
+      <c r="ADR39" s="17"/>
+      <c r="ADS39" s="18"/>
+      <c r="ADT39" s="17"/>
+      <c r="ADU39" s="18"/>
+      <c r="ADV39" s="17"/>
+      <c r="ADW39" s="18"/>
+      <c r="ADX39" s="17"/>
+      <c r="ADY39" s="18"/>
+      <c r="ADZ39" s="17"/>
+      <c r="AEA39" s="18"/>
+      <c r="AEB39" s="17"/>
+      <c r="AEC39" s="18"/>
+      <c r="AED39" s="17"/>
+      <c r="AEE39" s="18"/>
+      <c r="AEF39" s="17"/>
+      <c r="AEG39" s="18"/>
+      <c r="AEH39" s="17"/>
+      <c r="AEI39" s="18"/>
+      <c r="AEJ39" s="17"/>
+      <c r="AEK39" s="18"/>
+      <c r="AEL39" s="17"/>
+      <c r="AEM39" s="18"/>
+      <c r="AEN39" s="17"/>
+      <c r="AEO39" s="18"/>
+      <c r="AEP39" s="17"/>
+      <c r="AEQ39" s="18"/>
+      <c r="AER39" s="17"/>
+      <c r="AES39" s="18"/>
+      <c r="AET39" s="17"/>
+      <c r="AEU39" s="18"/>
+      <c r="AEV39" s="17"/>
+      <c r="AEW39" s="18"/>
+      <c r="AEX39" s="17"/>
+      <c r="AEY39" s="18"/>
+      <c r="AEZ39" s="17"/>
+      <c r="AFA39" s="18"/>
+      <c r="AFB39" s="17"/>
+      <c r="AFC39" s="18"/>
+      <c r="AFD39" s="17"/>
+      <c r="AFE39" s="18"/>
+      <c r="AFF39" s="17"/>
+      <c r="AFG39" s="18"/>
+      <c r="AFH39" s="17"/>
+      <c r="AFI39" s="18"/>
+      <c r="AFJ39" s="17"/>
+      <c r="AFK39" s="18"/>
+      <c r="AFL39" s="17"/>
+      <c r="AFM39" s="18"/>
+      <c r="AFN39" s="17"/>
+      <c r="AFO39" s="18"/>
+      <c r="AFP39" s="17"/>
+      <c r="AFQ39" s="18"/>
+      <c r="AFR39" s="17"/>
+      <c r="AFS39" s="18"/>
+      <c r="AFT39" s="17"/>
+      <c r="AFU39" s="18"/>
+      <c r="AFV39" s="17"/>
+      <c r="AFW39" s="18"/>
+      <c r="AFX39" s="17"/>
+      <c r="AFY39" s="18"/>
+      <c r="AFZ39" s="17"/>
+      <c r="AGA39" s="18"/>
+      <c r="AGB39" s="17"/>
+      <c r="AGC39" s="18"/>
+      <c r="AGD39" s="17"/>
+      <c r="AGE39" s="18"/>
+      <c r="AGF39" s="17"/>
+      <c r="AGG39" s="18"/>
+      <c r="AGH39" s="17"/>
+      <c r="AGI39" s="18"/>
+      <c r="AGJ39" s="17"/>
+      <c r="AGK39" s="18"/>
+      <c r="AGL39" s="17"/>
+      <c r="AGM39" s="18"/>
+      <c r="AGN39" s="17"/>
+      <c r="AGO39" s="18"/>
+      <c r="AGP39" s="17"/>
+      <c r="AGQ39" s="18"/>
+      <c r="AGR39" s="17"/>
+      <c r="AGS39" s="18"/>
+      <c r="AGT39" s="17"/>
+      <c r="AGU39" s="18"/>
+      <c r="AGV39" s="17"/>
+      <c r="AGW39" s="18"/>
+      <c r="AGX39" s="17"/>
+      <c r="AGY39" s="18"/>
+      <c r="AGZ39" s="17"/>
+      <c r="AHA39" s="18"/>
+      <c r="AHB39" s="17"/>
+      <c r="AHC39" s="18"/>
+      <c r="AHD39" s="17"/>
+      <c r="AHE39" s="18"/>
+      <c r="AHF39" s="17"/>
+      <c r="AHG39" s="18"/>
+      <c r="AHH39" s="17"/>
+      <c r="AHI39" s="18"/>
+      <c r="AHJ39" s="17"/>
+      <c r="AHK39" s="18"/>
+      <c r="AHL39" s="17"/>
+      <c r="AHM39" s="18"/>
+      <c r="AHN39" s="17"/>
+      <c r="AHO39" s="18"/>
+      <c r="AHP39" s="17"/>
+      <c r="AHQ39" s="18"/>
+      <c r="AHR39" s="17"/>
+      <c r="AHS39" s="18"/>
+      <c r="AHT39" s="17"/>
+      <c r="AHU39" s="18"/>
+      <c r="AHV39" s="17"/>
+      <c r="AHW39" s="18"/>
+      <c r="AHX39" s="17"/>
+      <c r="AHY39" s="18"/>
+      <c r="AHZ39" s="17"/>
+      <c r="AIA39" s="18"/>
+      <c r="AIB39" s="17"/>
+      <c r="AIC39" s="18"/>
+      <c r="AID39" s="17"/>
+      <c r="AIE39" s="18"/>
+      <c r="AIF39" s="17"/>
+      <c r="AIG39" s="18"/>
+      <c r="AIH39" s="17"/>
+      <c r="AII39" s="18"/>
+      <c r="AIJ39" s="17"/>
+      <c r="AIK39" s="18"/>
+      <c r="AIL39" s="17"/>
+      <c r="AIM39" s="18"/>
+      <c r="AIN39" s="17"/>
+      <c r="AIO39" s="18"/>
+      <c r="AIP39" s="17"/>
+      <c r="AIQ39" s="18"/>
+      <c r="AIR39" s="17"/>
+      <c r="AIS39" s="18"/>
+      <c r="AIT39" s="17"/>
+      <c r="AIU39" s="18"/>
+      <c r="AIV39" s="17"/>
+      <c r="AIW39" s="18"/>
+      <c r="AIX39" s="17"/>
+      <c r="AIY39" s="18"/>
+      <c r="AIZ39" s="17"/>
+      <c r="AJA39" s="18"/>
+      <c r="AJB39" s="17"/>
+      <c r="AJC39" s="18"/>
+      <c r="AJD39" s="17"/>
+      <c r="AJE39" s="18"/>
+      <c r="AJF39" s="17"/>
+      <c r="AJG39" s="18"/>
+      <c r="AJH39" s="17"/>
+      <c r="AJI39" s="18"/>
+      <c r="AJJ39" s="17"/>
+      <c r="AJK39" s="18"/>
+      <c r="AJL39" s="17"/>
+      <c r="AJM39" s="18"/>
+      <c r="AJN39" s="17"/>
+      <c r="AJO39" s="18"/>
+      <c r="AJP39" s="17"/>
+      <c r="AJQ39" s="18"/>
+      <c r="AJR39" s="17"/>
+      <c r="AJS39" s="18"/>
+      <c r="AJT39" s="17"/>
+      <c r="AJU39" s="18"/>
+      <c r="AJV39" s="17"/>
+      <c r="AJW39" s="18"/>
+      <c r="AJX39" s="17"/>
+      <c r="AJY39" s="18"/>
+      <c r="AJZ39" s="17"/>
+      <c r="AKA39" s="18"/>
+      <c r="AKB39" s="17"/>
+      <c r="AKC39" s="18"/>
+      <c r="AKD39" s="17"/>
+      <c r="AKE39" s="18"/>
+      <c r="AKF39" s="17"/>
+      <c r="AKG39" s="18"/>
+      <c r="AKH39" s="17"/>
+      <c r="AKI39" s="18"/>
+      <c r="AKJ39" s="17"/>
+      <c r="AKK39" s="18"/>
+      <c r="AKL39" s="17"/>
+      <c r="AKM39" s="18"/>
+      <c r="AKN39" s="17"/>
+      <c r="AKO39" s="18"/>
+      <c r="AKP39" s="17"/>
+      <c r="AKQ39" s="18"/>
+      <c r="AKR39" s="17"/>
+      <c r="AKS39" s="18"/>
+      <c r="AKT39" s="17"/>
+      <c r="AKU39" s="18"/>
+      <c r="AKV39" s="17"/>
+      <c r="AKW39" s="18"/>
+      <c r="AKX39" s="17"/>
+      <c r="AKY39" s="18"/>
+      <c r="AKZ39" s="17"/>
+      <c r="ALA39" s="18"/>
+      <c r="ALB39" s="17"/>
+      <c r="ALC39" s="18"/>
+      <c r="ALD39" s="17"/>
+      <c r="ALE39" s="18"/>
+      <c r="ALF39" s="17"/>
+      <c r="ALG39" s="18"/>
+      <c r="ALH39" s="17"/>
+      <c r="ALI39" s="18"/>
+      <c r="ALJ39" s="17"/>
+      <c r="ALK39" s="18"/>
+      <c r="ALL39" s="17"/>
     </row>
-    <row r="11" s="3" customFormat="1" ht="29" customHeight="1">
-      <c r="A11" t="s" s="22">
+    <row r="40" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A40" s="19"/>
+      <c r="B40" s="20"/>
+      <c r="C40" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="D40" s="20"/>
+      <c r="E40" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="F40" s="20"/>
+      <c r="G40" s="19"/>
+      <c r="H40" s="20"/>
+      <c r="I40" s="19" t="s">
+        <v>34</v>
+      </c>
+      <c r="J40" s="20"/>
+      <c r="K40" s="21"/>
+      <c r="L40" s="20"/>
+      <c r="M40" s="21"/>
+      <c r="N40" s="22"/>
+      <c r="FU40" s="21"/>
+      <c r="FV40" s="20"/>
+      <c r="FW40" s="21"/>
+      <c r="FX40" s="20"/>
+      <c r="FY40" s="21"/>
+      <c r="FZ40" s="20"/>
+      <c r="GA40" s="21"/>
+      <c r="GB40" s="20"/>
+      <c r="GC40" s="21"/>
+      <c r="GD40" s="20"/>
+      <c r="GE40" s="21"/>
+      <c r="GF40" s="20"/>
+      <c r="GG40" s="21"/>
+      <c r="GH40" s="20"/>
+      <c r="GI40" s="21"/>
+      <c r="GJ40" s="20"/>
+      <c r="GK40" s="21"/>
+      <c r="GL40" s="20"/>
+      <c r="GM40" s="21"/>
+      <c r="GN40" s="20"/>
+      <c r="GO40" s="21"/>
+      <c r="GP40" s="20"/>
+      <c r="GQ40" s="21"/>
+      <c r="GR40" s="20"/>
+      <c r="GS40" s="21"/>
+      <c r="GT40" s="20"/>
+      <c r="GU40" s="21"/>
+      <c r="GV40" s="20"/>
+      <c r="GW40" s="21"/>
+      <c r="GX40" s="20"/>
+      <c r="GY40" s="21"/>
+      <c r="GZ40" s="20"/>
+      <c r="HA40" s="21"/>
+      <c r="HB40" s="20"/>
+      <c r="HC40" s="21"/>
+      <c r="HD40" s="20"/>
+      <c r="HE40" s="21"/>
+      <c r="HF40" s="20"/>
+      <c r="HG40" s="21"/>
+      <c r="HH40" s="20"/>
+      <c r="HI40" s="21"/>
+      <c r="HJ40" s="20"/>
+      <c r="HK40" s="21"/>
+      <c r="HL40" s="20"/>
+      <c r="HM40" s="21"/>
+      <c r="HN40" s="20"/>
+      <c r="HO40" s="21"/>
+      <c r="HP40" s="20"/>
+      <c r="HQ40" s="21"/>
+      <c r="HR40" s="20"/>
+      <c r="HS40" s="21"/>
+      <c r="HT40" s="20"/>
+      <c r="HU40" s="21"/>
+      <c r="HV40" s="20"/>
+      <c r="HW40" s="21"/>
+      <c r="HX40" s="20"/>
+      <c r="HY40" s="21"/>
+      <c r="HZ40" s="20"/>
+      <c r="IA40" s="21"/>
+      <c r="IB40" s="20"/>
+      <c r="IC40" s="21"/>
+      <c r="ID40" s="20"/>
+      <c r="IE40" s="21"/>
+      <c r="IF40" s="20"/>
+      <c r="IG40" s="21"/>
+      <c r="IH40" s="20"/>
+      <c r="II40" s="21"/>
+      <c r="IJ40" s="20"/>
+      <c r="IK40" s="21"/>
+      <c r="IL40" s="20"/>
+      <c r="IM40" s="21"/>
+      <c r="IN40" s="20"/>
+      <c r="IO40" s="21"/>
+      <c r="IP40" s="20"/>
+      <c r="IQ40" s="21"/>
+      <c r="IR40" s="20"/>
+      <c r="IS40" s="21"/>
+      <c r="IT40" s="20"/>
+      <c r="IU40" s="21"/>
+      <c r="IV40" s="20"/>
+      <c r="IW40" s="21"/>
+      <c r="IX40" s="20"/>
+      <c r="IY40" s="21"/>
+      <c r="IZ40" s="20"/>
+      <c r="JA40" s="21"/>
+      <c r="JB40" s="20"/>
+      <c r="JC40" s="21"/>
+      <c r="JD40" s="20"/>
+      <c r="JE40" s="21"/>
+      <c r="JF40" s="20"/>
+      <c r="JG40" s="21"/>
+      <c r="JH40" s="20"/>
+      <c r="JI40" s="21"/>
+      <c r="JJ40" s="20"/>
+      <c r="JK40" s="21"/>
+      <c r="JL40" s="20"/>
+      <c r="JM40" s="21"/>
+      <c r="JN40" s="20"/>
+      <c r="JO40" s="21"/>
+      <c r="JP40" s="20"/>
+      <c r="JQ40" s="21"/>
+      <c r="JR40" s="20"/>
+      <c r="JS40" s="21"/>
+      <c r="JT40" s="20"/>
+      <c r="JU40" s="21"/>
+      <c r="JV40" s="20"/>
+      <c r="JW40" s="21"/>
+      <c r="JX40" s="20"/>
+      <c r="JY40" s="21"/>
+      <c r="JZ40" s="20"/>
+      <c r="KA40" s="21"/>
+      <c r="KB40" s="20"/>
+      <c r="KC40" s="21"/>
+      <c r="KD40" s="20"/>
+      <c r="KE40" s="21"/>
+      <c r="KF40" s="20"/>
+      <c r="KG40" s="21"/>
+      <c r="KH40" s="20"/>
+      <c r="KI40" s="21"/>
+      <c r="KJ40" s="20"/>
+      <c r="KK40" s="21"/>
+      <c r="KL40" s="20"/>
+      <c r="KM40" s="21"/>
+      <c r="KN40" s="20"/>
+      <c r="KO40" s="21"/>
+      <c r="KP40" s="20"/>
+      <c r="KQ40" s="21"/>
+      <c r="KR40" s="20"/>
+      <c r="KS40" s="21"/>
+      <c r="KT40" s="20"/>
+      <c r="KU40" s="21"/>
+      <c r="KV40" s="20"/>
+      <c r="KW40" s="21"/>
+      <c r="KX40" s="20"/>
+      <c r="KY40" s="21"/>
+      <c r="KZ40" s="20"/>
+      <c r="LA40" s="21"/>
+      <c r="LB40" s="20"/>
+      <c r="LC40" s="21"/>
+      <c r="LD40" s="20"/>
+      <c r="LE40" s="21"/>
+      <c r="LF40" s="20"/>
+      <c r="LG40" s="21"/>
+      <c r="LH40" s="20"/>
+      <c r="LI40" s="21"/>
+      <c r="LJ40" s="20"/>
+      <c r="LK40" s="21"/>
+      <c r="LL40" s="20"/>
+      <c r="LM40" s="21"/>
+      <c r="LN40" s="20"/>
+      <c r="LO40" s="21"/>
+      <c r="LP40" s="20"/>
+      <c r="LQ40" s="21"/>
+      <c r="LR40" s="20"/>
+      <c r="LS40" s="21"/>
+      <c r="LT40" s="20"/>
+      <c r="LU40" s="21"/>
+      <c r="LV40" s="20"/>
+      <c r="LW40" s="21"/>
+      <c r="LX40" s="20"/>
+      <c r="LY40" s="21"/>
+      <c r="LZ40" s="20"/>
+      <c r="MA40" s="21"/>
+      <c r="MB40" s="20"/>
+      <c r="MC40" s="21"/>
+      <c r="MD40" s="20"/>
+      <c r="ME40" s="21"/>
+      <c r="MF40" s="20"/>
+      <c r="MG40" s="21"/>
+      <c r="MH40" s="20"/>
+      <c r="MI40" s="21"/>
+      <c r="MJ40" s="20"/>
+      <c r="MK40" s="21"/>
+      <c r="ML40" s="20"/>
+      <c r="MM40" s="21"/>
+      <c r="MN40" s="20"/>
+      <c r="MO40" s="21"/>
+      <c r="MP40" s="20"/>
+      <c r="MQ40" s="21"/>
+      <c r="MR40" s="20"/>
+      <c r="MS40" s="21"/>
+      <c r="MT40" s="20"/>
+      <c r="MU40" s="21"/>
+      <c r="MV40" s="20"/>
+      <c r="MW40" s="21"/>
+      <c r="MX40" s="20"/>
+      <c r="MY40" s="21"/>
+      <c r="MZ40" s="20"/>
+      <c r="NA40" s="21"/>
+      <c r="NB40" s="20"/>
+      <c r="NC40" s="21"/>
+      <c r="ND40" s="20"/>
+      <c r="NE40" s="21"/>
+      <c r="NF40" s="20"/>
+      <c r="NG40" s="21"/>
+      <c r="NH40" s="20"/>
+      <c r="NI40" s="21"/>
+      <c r="NJ40" s="20"/>
+      <c r="NK40" s="21"/>
+      <c r="NL40" s="20"/>
+      <c r="NM40" s="21"/>
+      <c r="NN40" s="20"/>
+      <c r="NO40" s="21"/>
+      <c r="NP40" s="20"/>
+      <c r="NQ40" s="21"/>
+      <c r="NR40" s="20"/>
+      <c r="NS40" s="21"/>
+      <c r="NT40" s="20"/>
+      <c r="NU40" s="21"/>
+      <c r="NV40" s="20"/>
+      <c r="NW40" s="21"/>
+      <c r="NX40" s="20"/>
+      <c r="NY40" s="21"/>
+      <c r="NZ40" s="20"/>
+      <c r="OA40" s="21"/>
+      <c r="OB40" s="20"/>
+      <c r="OC40" s="21"/>
+      <c r="OD40" s="20"/>
+      <c r="OE40" s="21"/>
+      <c r="OF40" s="20"/>
+      <c r="OG40" s="21"/>
+      <c r="OH40" s="20"/>
+      <c r="OI40" s="21"/>
+      <c r="OJ40" s="20"/>
+      <c r="OK40" s="21"/>
+      <c r="OL40" s="20"/>
+      <c r="OM40" s="21"/>
+      <c r="ON40" s="20"/>
+      <c r="OO40" s="21"/>
+      <c r="OP40" s="20"/>
+      <c r="OQ40" s="21"/>
+      <c r="OR40" s="20"/>
+      <c r="OS40" s="21"/>
+      <c r="OT40" s="20"/>
+      <c r="OU40" s="21"/>
+      <c r="OV40" s="20"/>
+      <c r="OW40" s="21"/>
+      <c r="OX40" s="20"/>
+      <c r="OY40" s="21"/>
+      <c r="OZ40" s="20"/>
+      <c r="PA40" s="21"/>
+      <c r="PB40" s="20"/>
+      <c r="PC40" s="21"/>
+      <c r="PD40" s="20"/>
+      <c r="PE40" s="21"/>
+      <c r="PF40" s="20"/>
+      <c r="PG40" s="21"/>
+      <c r="PH40" s="20"/>
+      <c r="PI40" s="21"/>
+      <c r="PJ40" s="20"/>
+      <c r="PK40" s="21"/>
+      <c r="PL40" s="20"/>
+      <c r="PM40" s="21"/>
+      <c r="PN40" s="20"/>
+      <c r="PO40" s="21"/>
+      <c r="PP40" s="20"/>
+      <c r="PQ40" s="21"/>
+      <c r="PR40" s="20"/>
+      <c r="PS40" s="21"/>
+      <c r="PT40" s="20"/>
+      <c r="PU40" s="21"/>
+      <c r="PV40" s="20"/>
+      <c r="PW40" s="21"/>
+      <c r="PX40" s="20"/>
+      <c r="PY40" s="21"/>
+      <c r="PZ40" s="20"/>
+      <c r="QA40" s="21"/>
+      <c r="QB40" s="20"/>
+      <c r="QC40" s="21"/>
+      <c r="QD40" s="20"/>
+      <c r="QE40" s="21"/>
+      <c r="QF40" s="20"/>
+      <c r="QG40" s="21"/>
+      <c r="QH40" s="20"/>
+      <c r="QI40" s="21"/>
+      <c r="QJ40" s="20"/>
+      <c r="QK40" s="21"/>
+      <c r="QL40" s="20"/>
+      <c r="QM40" s="21"/>
+      <c r="QN40" s="20"/>
+      <c r="QO40" s="21"/>
+      <c r="QP40" s="20"/>
+      <c r="QQ40" s="21"/>
+      <c r="QR40" s="20"/>
+      <c r="QS40" s="21"/>
+      <c r="QT40" s="20"/>
+      <c r="QU40" s="21"/>
+      <c r="QV40" s="20"/>
+      <c r="QW40" s="21"/>
+      <c r="QX40" s="20"/>
+      <c r="QY40" s="21"/>
+      <c r="QZ40" s="20"/>
+      <c r="RA40" s="21"/>
+      <c r="RB40" s="20"/>
+      <c r="RC40" s="21"/>
+      <c r="RD40" s="20"/>
+      <c r="RE40" s="21"/>
+      <c r="RF40" s="20"/>
+      <c r="RG40" s="21"/>
+      <c r="RH40" s="20"/>
+      <c r="RI40" s="21"/>
+      <c r="RJ40" s="20"/>
+      <c r="RK40" s="21"/>
+      <c r="RL40" s="20"/>
+      <c r="RM40" s="21"/>
+      <c r="RN40" s="20"/>
+      <c r="RO40" s="21"/>
+      <c r="RP40" s="20"/>
+      <c r="RQ40" s="21"/>
+      <c r="RR40" s="20"/>
+      <c r="RS40" s="21"/>
+      <c r="RT40" s="20"/>
+      <c r="RU40" s="21"/>
+      <c r="RV40" s="20"/>
+      <c r="RW40" s="21"/>
+      <c r="RX40" s="20"/>
+      <c r="RY40" s="21"/>
+      <c r="RZ40" s="20"/>
+      <c r="SA40" s="21"/>
+      <c r="SB40" s="20"/>
+      <c r="SC40" s="21"/>
+      <c r="SD40" s="20"/>
+      <c r="SE40" s="21"/>
+      <c r="SF40" s="20"/>
+      <c r="SG40" s="21"/>
+      <c r="SH40" s="20"/>
+      <c r="SI40" s="21"/>
+      <c r="SJ40" s="20"/>
+      <c r="SK40" s="21"/>
+      <c r="SL40" s="20"/>
+      <c r="SM40" s="21"/>
+      <c r="SN40" s="20"/>
+      <c r="SO40" s="21"/>
+      <c r="SP40" s="20"/>
+      <c r="SQ40" s="21"/>
+      <c r="SR40" s="20"/>
+      <c r="SS40" s="21"/>
+      <c r="ST40" s="20"/>
+      <c r="SU40" s="21"/>
+      <c r="SV40" s="20"/>
+      <c r="SW40" s="21"/>
+      <c r="SX40" s="20"/>
+      <c r="SY40" s="21"/>
+      <c r="SZ40" s="20"/>
+      <c r="TA40" s="21"/>
+      <c r="TB40" s="20"/>
+      <c r="TC40" s="21"/>
+      <c r="TD40" s="20"/>
+      <c r="TE40" s="21"/>
+      <c r="TF40" s="20"/>
+      <c r="TG40" s="21"/>
+      <c r="TH40" s="20"/>
+      <c r="TI40" s="21"/>
+      <c r="TJ40" s="20"/>
+      <c r="TK40" s="21"/>
+      <c r="TL40" s="20"/>
+      <c r="TM40" s="21"/>
+      <c r="TN40" s="20"/>
+      <c r="TO40" s="21"/>
+      <c r="TP40" s="20"/>
+      <c r="TQ40" s="21"/>
+      <c r="TR40" s="20"/>
+      <c r="TS40" s="21"/>
+      <c r="TT40" s="20"/>
+      <c r="TU40" s="21"/>
+      <c r="TV40" s="20"/>
+      <c r="TW40" s="21"/>
+      <c r="TX40" s="20"/>
+      <c r="TY40" s="21"/>
+      <c r="TZ40" s="20"/>
+      <c r="UA40" s="21"/>
+      <c r="UB40" s="20"/>
+      <c r="UC40" s="21"/>
+      <c r="UD40" s="20"/>
+      <c r="UE40" s="21"/>
+      <c r="UF40" s="20"/>
+      <c r="UG40" s="21"/>
+      <c r="UH40" s="20"/>
+      <c r="UI40" s="21"/>
+      <c r="UJ40" s="20"/>
+      <c r="UK40" s="21"/>
+      <c r="UL40" s="20"/>
+      <c r="UM40" s="21"/>
+      <c r="UN40" s="20"/>
+      <c r="UO40" s="21"/>
+      <c r="UP40" s="20"/>
+      <c r="UQ40" s="21"/>
+      <c r="UR40" s="20"/>
+      <c r="US40" s="21"/>
+      <c r="UT40" s="20"/>
+      <c r="UU40" s="21"/>
+      <c r="UV40" s="20"/>
+      <c r="UW40" s="21"/>
+      <c r="UX40" s="20"/>
+      <c r="UY40" s="21"/>
+      <c r="UZ40" s="20"/>
+      <c r="VA40" s="21"/>
+      <c r="VB40" s="20"/>
+      <c r="VC40" s="21"/>
+      <c r="VD40" s="20"/>
+      <c r="VE40" s="21"/>
+      <c r="VF40" s="20"/>
+      <c r="VG40" s="21"/>
+      <c r="VH40" s="20"/>
+      <c r="VI40" s="21"/>
+      <c r="VJ40" s="20"/>
+      <c r="VK40" s="21"/>
+      <c r="VL40" s="20"/>
+      <c r="VM40" s="21"/>
+      <c r="VN40" s="20"/>
+      <c r="VO40" s="21"/>
+      <c r="VP40" s="20"/>
+      <c r="VQ40" s="21"/>
+      <c r="VR40" s="20"/>
+      <c r="VS40" s="21"/>
+      <c r="VT40" s="20"/>
+      <c r="VU40" s="21"/>
+      <c r="VV40" s="20"/>
+      <c r="VW40" s="21"/>
+      <c r="VX40" s="20"/>
+      <c r="VY40" s="21"/>
+      <c r="VZ40" s="20"/>
+      <c r="WA40" s="21"/>
+      <c r="WB40" s="20"/>
+      <c r="WC40" s="21"/>
+      <c r="WD40" s="20"/>
+      <c r="WE40" s="21"/>
+      <c r="WF40" s="20"/>
+      <c r="WG40" s="21"/>
+      <c r="WH40" s="20"/>
+      <c r="WI40" s="21"/>
+      <c r="WJ40" s="20"/>
+      <c r="WK40" s="21"/>
+      <c r="WL40" s="20"/>
+      <c r="WM40" s="21"/>
+      <c r="WN40" s="20"/>
+      <c r="WO40" s="21"/>
+      <c r="WP40" s="20"/>
+      <c r="WQ40" s="21"/>
+      <c r="WR40" s="20"/>
+      <c r="WS40" s="21"/>
+      <c r="WT40" s="20"/>
+      <c r="WU40" s="21"/>
+      <c r="WV40" s="20"/>
+      <c r="WW40" s="21"/>
+      <c r="WX40" s="20"/>
+      <c r="WY40" s="21"/>
+      <c r="WZ40" s="20"/>
+      <c r="XA40" s="21"/>
+      <c r="XB40" s="20"/>
+      <c r="XC40" s="21"/>
+      <c r="XD40" s="20"/>
+      <c r="XE40" s="21"/>
+      <c r="XF40" s="20"/>
+      <c r="XG40" s="21"/>
+      <c r="XH40" s="20"/>
+      <c r="XI40" s="21"/>
+      <c r="XJ40" s="20"/>
+      <c r="XK40" s="21"/>
+      <c r="XL40" s="20"/>
+      <c r="XM40" s="21"/>
+      <c r="XN40" s="20"/>
+      <c r="XO40" s="21"/>
+      <c r="XP40" s="20"/>
+      <c r="XQ40" s="21"/>
+      <c r="XR40" s="20"/>
+      <c r="XS40" s="21"/>
+      <c r="XT40" s="20"/>
+      <c r="XU40" s="21"/>
+      <c r="XV40" s="20"/>
+      <c r="XW40" s="21"/>
+      <c r="XX40" s="20"/>
+      <c r="XY40" s="21"/>
+      <c r="XZ40" s="20"/>
+      <c r="YA40" s="21"/>
+      <c r="YB40" s="20"/>
+      <c r="YC40" s="21"/>
+      <c r="YD40" s="20"/>
+      <c r="YE40" s="21"/>
+      <c r="YF40" s="20"/>
+      <c r="YG40" s="21"/>
+      <c r="YH40" s="20"/>
+      <c r="YI40" s="21"/>
+      <c r="YJ40" s="20"/>
+      <c r="YK40" s="21"/>
+      <c r="YL40" s="20"/>
+      <c r="YM40" s="21"/>
+      <c r="YN40" s="20"/>
+      <c r="YO40" s="21"/>
+      <c r="YP40" s="20"/>
+      <c r="YQ40" s="21"/>
+      <c r="YR40" s="20"/>
+      <c r="YS40" s="21"/>
+      <c r="YT40" s="20"/>
+      <c r="YU40" s="21"/>
+      <c r="YV40" s="20"/>
+      <c r="YW40" s="21"/>
+      <c r="YX40" s="20"/>
+      <c r="YY40" s="21"/>
+      <c r="YZ40" s="20"/>
+      <c r="ZA40" s="21"/>
+      <c r="ZB40" s="20"/>
+      <c r="ZC40" s="21"/>
+      <c r="ZD40" s="20"/>
+      <c r="ZE40" s="21"/>
+      <c r="ZF40" s="20"/>
+      <c r="ZG40" s="21"/>
+      <c r="ZH40" s="20"/>
+      <c r="ZI40" s="21"/>
+      <c r="ZJ40" s="20"/>
+      <c r="ZK40" s="21"/>
+      <c r="ZL40" s="20"/>
+      <c r="ZM40" s="21"/>
+      <c r="ZN40" s="20"/>
+      <c r="ZO40" s="21"/>
+      <c r="ZP40" s="20"/>
+      <c r="ZQ40" s="21"/>
+      <c r="ZR40" s="20"/>
+      <c r="ZS40" s="21"/>
+      <c r="ZT40" s="20"/>
+      <c r="ZU40" s="21"/>
+      <c r="ZV40" s="20"/>
+      <c r="ZW40" s="21"/>
+      <c r="ZX40" s="20"/>
+      <c r="ZY40" s="21"/>
+      <c r="ZZ40" s="20"/>
+      <c r="AAA40" s="21"/>
+      <c r="AAB40" s="20"/>
+      <c r="AAC40" s="21"/>
+      <c r="AAD40" s="20"/>
+      <c r="AAE40" s="21"/>
+      <c r="AAF40" s="20"/>
+      <c r="AAG40" s="21"/>
+      <c r="AAH40" s="20"/>
+      <c r="AAI40" s="21"/>
+      <c r="AAJ40" s="20"/>
+      <c r="AAK40" s="21"/>
+      <c r="AAL40" s="20"/>
+      <c r="AAM40" s="21"/>
+      <c r="AAN40" s="20"/>
+      <c r="AAO40" s="21"/>
+      <c r="AAP40" s="20"/>
+      <c r="AAQ40" s="21"/>
+      <c r="AAR40" s="20"/>
+      <c r="AAS40" s="21"/>
+      <c r="AAT40" s="20"/>
+      <c r="AAU40" s="21"/>
+      <c r="AAV40" s="20"/>
+      <c r="AAW40" s="21"/>
+      <c r="AAX40" s="20"/>
+      <c r="AAY40" s="21"/>
+      <c r="AAZ40" s="20"/>
+      <c r="ABA40" s="21"/>
+      <c r="ABB40" s="20"/>
+      <c r="ABC40" s="21"/>
+      <c r="ABD40" s="20"/>
+      <c r="ABE40" s="21"/>
+      <c r="ABF40" s="20"/>
+      <c r="ABG40" s="21"/>
+      <c r="ABH40" s="20"/>
+      <c r="ABI40" s="21"/>
+      <c r="ABJ40" s="20"/>
+      <c r="ABK40" s="21"/>
+      <c r="ABL40" s="20"/>
+      <c r="ABM40" s="21"/>
+      <c r="ABN40" s="20"/>
+      <c r="ABO40" s="21"/>
+      <c r="ABP40" s="20"/>
+      <c r="ABQ40" s="21"/>
+      <c r="ABR40" s="20"/>
+      <c r="ABS40" s="21"/>
+      <c r="ABT40" s="20"/>
+      <c r="ABU40" s="21"/>
+      <c r="ABV40" s="20"/>
+      <c r="ABW40" s="21"/>
+      <c r="ABX40" s="20"/>
+      <c r="ABY40" s="21"/>
+      <c r="ABZ40" s="20"/>
+      <c r="ACA40" s="21"/>
+      <c r="ACB40" s="20"/>
+      <c r="ACC40" s="21"/>
+      <c r="ACD40" s="20"/>
+      <c r="ACE40" s="21"/>
+      <c r="ACF40" s="20"/>
+      <c r="ACG40" s="21"/>
+      <c r="ACH40" s="20"/>
+      <c r="ACI40" s="21"/>
+      <c r="ACJ40" s="20"/>
+      <c r="ACK40" s="21"/>
+      <c r="ACL40" s="20"/>
+      <c r="ACM40" s="21"/>
+      <c r="ACN40" s="20"/>
+      <c r="ACO40" s="21"/>
+      <c r="ACP40" s="20"/>
+      <c r="ACQ40" s="21"/>
+      <c r="ACR40" s="20"/>
+      <c r="ACS40" s="21"/>
+      <c r="ACT40" s="20"/>
+      <c r="ACU40" s="21"/>
+      <c r="ACV40" s="20"/>
+      <c r="ACW40" s="21"/>
+      <c r="ACX40" s="20"/>
+      <c r="ACY40" s="21"/>
+      <c r="ACZ40" s="20"/>
+      <c r="ADA40" s="21"/>
+      <c r="ADB40" s="20"/>
+      <c r="ADC40" s="21"/>
+      <c r="ADD40" s="20"/>
+      <c r="ADE40" s="21"/>
+      <c r="ADF40" s="20"/>
+      <c r="ADG40" s="21"/>
+      <c r="ADH40" s="20"/>
+      <c r="ADI40" s="21"/>
+      <c r="ADJ40" s="20"/>
+      <c r="ADK40" s="21"/>
+      <c r="ADL40" s="20"/>
+      <c r="ADM40" s="21"/>
+      <c r="ADN40" s="20"/>
+      <c r="ADO40" s="21"/>
+      <c r="ADP40" s="20"/>
+      <c r="ADQ40" s="21"/>
+      <c r="ADR40" s="20"/>
+      <c r="ADS40" s="21"/>
+      <c r="ADT40" s="20"/>
+      <c r="ADU40" s="21"/>
+      <c r="ADV40" s="20"/>
+      <c r="ADW40" s="21"/>
+      <c r="ADX40" s="20"/>
+      <c r="ADY40" s="21"/>
+      <c r="ADZ40" s="20"/>
+      <c r="AEA40" s="21"/>
+      <c r="AEB40" s="20"/>
+      <c r="AEC40" s="21"/>
+      <c r="AED40" s="20"/>
+      <c r="AEE40" s="21"/>
+      <c r="AEF40" s="20"/>
+      <c r="AEG40" s="21"/>
+      <c r="AEH40" s="20"/>
+      <c r="AEI40" s="21"/>
+      <c r="AEJ40" s="20"/>
+      <c r="AEK40" s="21"/>
+      <c r="AEL40" s="20"/>
+      <c r="AEM40" s="21"/>
+      <c r="AEN40" s="20"/>
+      <c r="AEO40" s="21"/>
+      <c r="AEP40" s="20"/>
+      <c r="AEQ40" s="21"/>
+      <c r="AER40" s="20"/>
+      <c r="AES40" s="21"/>
+      <c r="AET40" s="20"/>
+      <c r="AEU40" s="21"/>
+      <c r="AEV40" s="20"/>
+      <c r="AEW40" s="21"/>
+      <c r="AEX40" s="20"/>
+      <c r="AEY40" s="21"/>
+      <c r="AEZ40" s="20"/>
+      <c r="AFA40" s="21"/>
+      <c r="AFB40" s="20"/>
+      <c r="AFC40" s="21"/>
+      <c r="AFD40" s="20"/>
+      <c r="AFE40" s="21"/>
+      <c r="AFF40" s="20"/>
+      <c r="AFG40" s="21"/>
+      <c r="AFH40" s="20"/>
+      <c r="AFI40" s="21"/>
+      <c r="AFJ40" s="20"/>
+      <c r="AFK40" s="21"/>
+      <c r="AFL40" s="20"/>
+      <c r="AFM40" s="21"/>
+      <c r="AFN40" s="20"/>
+      <c r="AFO40" s="21"/>
+      <c r="AFP40" s="20"/>
+      <c r="AFQ40" s="21"/>
+      <c r="AFR40" s="20"/>
+      <c r="AFS40" s="21"/>
+      <c r="AFT40" s="20"/>
+      <c r="AFU40" s="21"/>
+      <c r="AFV40" s="20"/>
+      <c r="AFW40" s="21"/>
+      <c r="AFX40" s="20"/>
+      <c r="AFY40" s="21"/>
+      <c r="AFZ40" s="20"/>
+      <c r="AGA40" s="21"/>
+      <c r="AGB40" s="20"/>
+      <c r="AGC40" s="21"/>
+      <c r="AGD40" s="20"/>
+      <c r="AGE40" s="21"/>
+      <c r="AGF40" s="20"/>
+      <c r="AGG40" s="21"/>
+      <c r="AGH40" s="20"/>
+      <c r="AGI40" s="21"/>
+      <c r="AGJ40" s="20"/>
+      <c r="AGK40" s="21"/>
+      <c r="AGL40" s="20"/>
+      <c r="AGM40" s="21"/>
+      <c r="AGN40" s="20"/>
+      <c r="AGO40" s="21"/>
+      <c r="AGP40" s="20"/>
+      <c r="AGQ40" s="21"/>
+      <c r="AGR40" s="20"/>
+      <c r="AGS40" s="21"/>
+      <c r="AGT40" s="20"/>
+      <c r="AGU40" s="21"/>
+      <c r="AGV40" s="20"/>
+      <c r="AGW40" s="21"/>
+      <c r="AGX40" s="20"/>
+      <c r="AGY40" s="21"/>
+      <c r="AGZ40" s="20"/>
+      <c r="AHA40" s="21"/>
+      <c r="AHB40" s="20"/>
+      <c r="AHC40" s="21"/>
+      <c r="AHD40" s="20"/>
+      <c r="AHE40" s="21"/>
+      <c r="AHF40" s="20"/>
+      <c r="AHG40" s="21"/>
+      <c r="AHH40" s="20"/>
+      <c r="AHI40" s="21"/>
+      <c r="AHJ40" s="20"/>
+      <c r="AHK40" s="21"/>
+      <c r="AHL40" s="20"/>
+      <c r="AHM40" s="21"/>
+      <c r="AHN40" s="20"/>
+      <c r="AHO40" s="21"/>
+      <c r="AHP40" s="20"/>
+      <c r="AHQ40" s="21"/>
+      <c r="AHR40" s="20"/>
+      <c r="AHS40" s="21"/>
+      <c r="AHT40" s="20"/>
+      <c r="AHU40" s="21"/>
+      <c r="AHV40" s="20"/>
+      <c r="AHW40" s="21"/>
+      <c r="AHX40" s="20"/>
+      <c r="AHY40" s="21"/>
+      <c r="AHZ40" s="20"/>
+      <c r="AIA40" s="21"/>
+      <c r="AIB40" s="20"/>
+      <c r="AIC40" s="21"/>
+      <c r="AID40" s="20"/>
+      <c r="AIE40" s="21"/>
+      <c r="AIF40" s="20"/>
+      <c r="AIG40" s="21"/>
+      <c r="AIH40" s="20"/>
+      <c r="AII40" s="21"/>
+      <c r="AIJ40" s="20"/>
+      <c r="AIK40" s="21"/>
+      <c r="AIL40" s="20"/>
+      <c r="AIM40" s="21"/>
+      <c r="AIN40" s="20"/>
+      <c r="AIO40" s="21"/>
+      <c r="AIP40" s="20"/>
+      <c r="AIQ40" s="21"/>
+      <c r="AIR40" s="20"/>
+      <c r="AIS40" s="21"/>
+      <c r="AIT40" s="20"/>
+      <c r="AIU40" s="21"/>
+      <c r="AIV40" s="20"/>
+      <c r="AIW40" s="21"/>
+      <c r="AIX40" s="20"/>
+      <c r="AIY40" s="21"/>
+      <c r="AIZ40" s="20"/>
+      <c r="AJA40" s="21"/>
+      <c r="AJB40" s="20"/>
+      <c r="AJC40" s="21"/>
+      <c r="AJD40" s="20"/>
+      <c r="AJE40" s="21"/>
+      <c r="AJF40" s="20"/>
+      <c r="AJG40" s="21"/>
+      <c r="AJH40" s="20"/>
+      <c r="AJI40" s="21"/>
+      <c r="AJJ40" s="20"/>
+      <c r="AJK40" s="21"/>
+      <c r="AJL40" s="20"/>
+      <c r="AJM40" s="21"/>
+      <c r="AJN40" s="20"/>
+      <c r="AJO40" s="21"/>
+      <c r="AJP40" s="20"/>
+      <c r="AJQ40" s="21"/>
+      <c r="AJR40" s="20"/>
+      <c r="AJS40" s="21"/>
+      <c r="AJT40" s="20"/>
+      <c r="AJU40" s="21"/>
+      <c r="AJV40" s="20"/>
+      <c r="AJW40" s="21"/>
+      <c r="AJX40" s="20"/>
+      <c r="AJY40" s="21"/>
+      <c r="AJZ40" s="20"/>
+      <c r="AKA40" s="21"/>
+      <c r="AKB40" s="20"/>
+      <c r="AKC40" s="21"/>
+      <c r="AKD40" s="20"/>
+      <c r="AKE40" s="21"/>
+      <c r="AKF40" s="20"/>
+      <c r="AKG40" s="21"/>
+      <c r="AKH40" s="20"/>
+      <c r="AKI40" s="21"/>
+      <c r="AKJ40" s="20"/>
+      <c r="AKK40" s="21"/>
+      <c r="AKL40" s="20"/>
+      <c r="AKM40" s="21"/>
+      <c r="AKN40" s="20"/>
+      <c r="AKO40" s="21"/>
+      <c r="AKP40" s="20"/>
+      <c r="AKQ40" s="21"/>
+      <c r="AKR40" s="20"/>
+      <c r="AKS40" s="21"/>
+      <c r="AKT40" s="20"/>
+      <c r="AKU40" s="21"/>
+      <c r="AKV40" s="20"/>
+      <c r="AKW40" s="21"/>
+      <c r="AKX40" s="20"/>
+      <c r="AKY40" s="21"/>
+      <c r="AKZ40" s="20"/>
+      <c r="ALA40" s="21"/>
+      <c r="ALB40" s="20"/>
+      <c r="ALC40" s="21"/>
+      <c r="ALD40" s="20"/>
+      <c r="ALE40" s="21"/>
+      <c r="ALF40" s="20"/>
+      <c r="ALG40" s="21"/>
+      <c r="ALH40" s="20"/>
+      <c r="ALI40" s="21"/>
+      <c r="ALJ40" s="20"/>
+      <c r="ALK40" s="21"/>
+      <c r="ALL40" s="20"/>
+    </row>
+    <row r="41" spans="1:1000" s="2" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A41" s="5"/>
+      <c r="B41" s="6"/>
+      <c r="C41" s="5">
+        <v>3.791666666666667</v>
+      </c>
+      <c r="D41" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="E41" s="5"/>
+      <c r="F41" s="6"/>
+      <c r="G41" s="5"/>
+      <c r="H41" s="6"/>
+      <c r="I41" s="42"/>
+      <c r="J41" s="43"/>
+      <c r="K41" s="43"/>
+      <c r="L41" s="43"/>
+      <c r="M41" s="43"/>
+      <c r="N41" s="44"/>
+      <c r="V41" s="43"/>
+      <c r="W41" s="43"/>
+      <c r="X41" s="43"/>
+      <c r="Y41" s="43"/>
+      <c r="Z41" s="43"/>
+      <c r="AA41" s="43"/>
+      <c r="AB41" s="43"/>
+      <c r="AC41" s="43"/>
+      <c r="AD41" s="43"/>
+      <c r="AE41" s="43"/>
+      <c r="AF41" s="43"/>
+      <c r="AG41" s="43"/>
+      <c r="AH41" s="43"/>
+      <c r="AI41" s="43"/>
+      <c r="AJ41" s="43"/>
+      <c r="AK41" s="43"/>
+      <c r="AL41" s="43"/>
+      <c r="AM41" s="43"/>
+      <c r="AN41" s="43"/>
+      <c r="AO41" s="43"/>
+      <c r="AP41" s="43"/>
+      <c r="AQ41" s="43"/>
+      <c r="AR41" s="43"/>
+      <c r="AS41" s="43"/>
+      <c r="AT41" s="43"/>
+      <c r="AU41" s="43"/>
+      <c r="AV41" s="43"/>
+      <c r="AW41" s="43"/>
+      <c r="AX41" s="43"/>
+      <c r="AY41" s="43"/>
+      <c r="AZ41" s="43"/>
+      <c r="BA41" s="43"/>
+      <c r="BB41" s="43"/>
+      <c r="BC41" s="43"/>
+      <c r="BD41" s="43"/>
+      <c r="BE41" s="43"/>
+      <c r="BF41" s="43"/>
+      <c r="BG41" s="43"/>
+      <c r="BH41" s="43"/>
+      <c r="BI41" s="43"/>
+      <c r="BJ41" s="43"/>
+      <c r="BK41" s="43"/>
+      <c r="BL41" s="43"/>
+      <c r="BM41" s="43"/>
+      <c r="BN41" s="43"/>
+      <c r="BO41" s="43"/>
+      <c r="BP41" s="43"/>
+      <c r="BQ41" s="43"/>
+      <c r="BR41" s="43"/>
+      <c r="BS41" s="43"/>
+      <c r="BT41" s="43"/>
+      <c r="BU41" s="43"/>
+      <c r="BV41" s="43"/>
+      <c r="BW41" s="43"/>
+      <c r="BX41" s="43"/>
+      <c r="BY41" s="43"/>
+      <c r="BZ41" s="43"/>
+      <c r="CA41" s="43"/>
+      <c r="CB41" s="43"/>
+      <c r="CC41" s="43"/>
+      <c r="CD41" s="43"/>
+      <c r="CE41" s="43"/>
+      <c r="CF41" s="43"/>
+      <c r="CG41" s="43"/>
+      <c r="CH41" s="43"/>
+      <c r="CI41" s="43"/>
+      <c r="CJ41" s="43"/>
+      <c r="CK41" s="43"/>
+      <c r="CL41" s="43"/>
+      <c r="CM41" s="43"/>
+      <c r="CN41" s="43"/>
+      <c r="CO41" s="43"/>
+      <c r="CP41" s="43"/>
+      <c r="CQ41" s="43"/>
+      <c r="CR41" s="43"/>
+      <c r="CS41" s="43"/>
+      <c r="CT41" s="43"/>
+      <c r="CU41" s="43"/>
+      <c r="CV41" s="43"/>
+      <c r="CW41" s="43"/>
+      <c r="CX41" s="43"/>
+      <c r="CY41" s="43"/>
+      <c r="CZ41" s="43"/>
+      <c r="DA41" s="43"/>
+      <c r="DB41" s="43"/>
+      <c r="DC41" s="43"/>
+      <c r="DD41" s="43"/>
+      <c r="DE41" s="43"/>
+      <c r="DF41" s="43"/>
+      <c r="DG41" s="43"/>
+      <c r="DH41" s="43"/>
+      <c r="DI41" s="43"/>
+      <c r="DJ41" s="43"/>
+      <c r="DK41" s="43"/>
+      <c r="DL41" s="43"/>
+      <c r="DM41" s="43"/>
+      <c r="DN41" s="43"/>
+      <c r="DO41" s="43"/>
+      <c r="DP41" s="43"/>
+      <c r="DQ41" s="43"/>
+      <c r="DR41" s="43"/>
+      <c r="DS41" s="43"/>
+      <c r="DT41" s="43"/>
+      <c r="DU41" s="43"/>
+      <c r="DV41" s="43"/>
+      <c r="DW41" s="43"/>
+      <c r="DX41" s="43"/>
+      <c r="DY41" s="43"/>
+      <c r="DZ41" s="43"/>
+      <c r="EA41" s="43"/>
+      <c r="EB41" s="43"/>
+      <c r="EC41" s="43"/>
+      <c r="ED41" s="43"/>
+      <c r="EE41" s="43"/>
+      <c r="EF41" s="43"/>
+      <c r="EG41" s="43"/>
+      <c r="EH41" s="43"/>
+      <c r="EI41" s="43"/>
+      <c r="EJ41" s="43"/>
+      <c r="EK41" s="43"/>
+      <c r="EL41" s="43"/>
+      <c r="EM41" s="43"/>
+      <c r="EN41" s="43"/>
+      <c r="EO41" s="43"/>
+      <c r="EP41" s="43"/>
+      <c r="EQ41" s="43"/>
+      <c r="ER41" s="43"/>
+      <c r="ES41" s="43"/>
+      <c r="ET41" s="43"/>
+      <c r="EU41" s="43"/>
+      <c r="EV41" s="43"/>
+      <c r="EW41" s="43"/>
+      <c r="EX41" s="43"/>
+      <c r="EY41" s="43"/>
+      <c r="EZ41" s="43"/>
+      <c r="FA41" s="43"/>
+      <c r="FB41" s="43"/>
+      <c r="FC41" s="43"/>
+      <c r="FD41" s="43"/>
+      <c r="FE41" s="43"/>
+      <c r="FF41" s="43"/>
+      <c r="FG41" s="43"/>
+      <c r="FH41" s="43"/>
+      <c r="FI41" s="43"/>
+      <c r="FJ41" s="43"/>
+      <c r="FK41" s="43"/>
+      <c r="FL41" s="43"/>
+      <c r="FM41" s="43"/>
+      <c r="FN41" s="43"/>
+      <c r="FO41" s="43"/>
+      <c r="FP41" s="43"/>
+      <c r="FQ41" s="43"/>
+      <c r="FR41" s="43"/>
+      <c r="FS41" s="43"/>
+      <c r="FT41" s="45"/>
+    </row>
+    <row r="42" spans="1:1000" s="2" customFormat="1" ht="34" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A42" s="11"/>
+      <c r="B42" s="12"/>
+      <c r="C42" s="11" t="s">
+        <v>49</v>
+      </c>
+      <c r="D42" s="12" t="s">
+        <v>24</v>
+      </c>
+      <c r="E42" s="11"/>
+      <c r="F42" s="12"/>
+      <c r="G42" s="11"/>
+      <c r="H42" s="12"/>
+      <c r="I42" s="46"/>
+      <c r="J42" s="47"/>
+      <c r="K42" s="47"/>
+      <c r="L42" s="47"/>
+      <c r="M42" s="47"/>
+      <c r="N42" s="17"/>
+      <c r="V42" s="47"/>
+      <c r="W42" s="47"/>
+      <c r="X42" s="47"/>
+      <c r="Y42" s="47"/>
+      <c r="Z42" s="47"/>
+      <c r="AA42" s="47"/>
+      <c r="AB42" s="47"/>
+      <c r="AC42" s="47"/>
+      <c r="AD42" s="47"/>
+      <c r="AE42" s="47"/>
+      <c r="AF42" s="47"/>
+      <c r="AG42" s="47"/>
+      <c r="AH42" s="47"/>
+      <c r="AI42" s="47"/>
+      <c r="AJ42" s="47"/>
+      <c r="AK42" s="47"/>
+      <c r="AL42" s="47"/>
+      <c r="AM42" s="47"/>
+      <c r="AN42" s="47"/>
+      <c r="AO42" s="47"/>
+      <c r="AP42" s="47"/>
+      <c r="AQ42" s="47"/>
+      <c r="AR42" s="47"/>
+      <c r="AS42" s="47"/>
+      <c r="AT42" s="47"/>
+      <c r="AU42" s="47"/>
+      <c r="AV42" s="47"/>
+      <c r="AW42" s="47"/>
+      <c r="AX42" s="47"/>
+      <c r="AY42" s="47"/>
+      <c r="AZ42" s="47"/>
+      <c r="BA42" s="47"/>
+      <c r="BB42" s="47"/>
+      <c r="BC42" s="47"/>
+      <c r="BD42" s="47"/>
+      <c r="BE42" s="47"/>
+      <c r="BF42" s="47"/>
+      <c r="BG42" s="47"/>
+      <c r="BH42" s="47"/>
+      <c r="BI42" s="47"/>
+      <c r="BJ42" s="47"/>
+      <c r="BK42" s="47"/>
+      <c r="BL42" s="47"/>
+      <c r="BM42" s="47"/>
+      <c r="BN42" s="47"/>
+      <c r="BO42" s="47"/>
+      <c r="BP42" s="47"/>
+      <c r="BQ42" s="47"/>
+      <c r="BR42" s="47"/>
+      <c r="BS42" s="47"/>
+      <c r="BT42" s="47"/>
+      <c r="BU42" s="47"/>
+      <c r="BV42" s="47"/>
+      <c r="BW42" s="47"/>
+      <c r="BX42" s="47"/>
+      <c r="BY42" s="47"/>
+      <c r="BZ42" s="47"/>
+      <c r="CA42" s="47"/>
+      <c r="CB42" s="47"/>
+      <c r="CC42" s="47"/>
+      <c r="CD42" s="47"/>
+      <c r="CE42" s="47"/>
+      <c r="CF42" s="47"/>
+      <c r="CG42" s="47"/>
+      <c r="CH42" s="47"/>
+      <c r="CI42" s="47"/>
+      <c r="CJ42" s="47"/>
+      <c r="CK42" s="47"/>
+      <c r="CL42" s="47"/>
+      <c r="CM42" s="47"/>
+      <c r="CN42" s="47"/>
+      <c r="CO42" s="47"/>
+      <c r="CP42" s="47"/>
+      <c r="CQ42" s="47"/>
+      <c r="CR42" s="47"/>
+      <c r="CS42" s="47"/>
+      <c r="CT42" s="47"/>
+      <c r="CU42" s="47"/>
+      <c r="CV42" s="47"/>
+      <c r="CW42" s="47"/>
+      <c r="CX42" s="47"/>
+      <c r="CY42" s="47"/>
+      <c r="CZ42" s="47"/>
+      <c r="DA42" s="47"/>
+      <c r="DB42" s="47"/>
+      <c r="DC42" s="47"/>
+      <c r="DD42" s="47"/>
+      <c r="DE42" s="47"/>
+      <c r="DF42" s="47"/>
+      <c r="DG42" s="47"/>
+      <c r="DH42" s="47"/>
+      <c r="DI42" s="47"/>
+      <c r="DJ42" s="47"/>
+      <c r="DK42" s="47"/>
+      <c r="DL42" s="47"/>
+      <c r="DM42" s="47"/>
+      <c r="DN42" s="47"/>
+      <c r="DO42" s="47"/>
+      <c r="DP42" s="47"/>
+      <c r="DQ42" s="47"/>
+      <c r="DR42" s="47"/>
+      <c r="DS42" s="47"/>
+      <c r="DT42" s="47"/>
+      <c r="DU42" s="47"/>
+      <c r="DV42" s="47"/>
+      <c r="DW42" s="47"/>
+      <c r="DX42" s="47"/>
+      <c r="DY42" s="47"/>
+      <c r="DZ42" s="47"/>
+      <c r="EA42" s="47"/>
+      <c r="EB42" s="47"/>
+      <c r="EC42" s="47"/>
+      <c r="ED42" s="47"/>
+      <c r="EE42" s="47"/>
+      <c r="EF42" s="47"/>
+      <c r="EG42" s="47"/>
+      <c r="EH42" s="47"/>
+      <c r="EI42" s="47"/>
+      <c r="EJ42" s="47"/>
+      <c r="EK42" s="47"/>
+      <c r="EL42" s="47"/>
+      <c r="EM42" s="47"/>
+      <c r="EN42" s="47"/>
+      <c r="EO42" s="47"/>
+      <c r="EP42" s="47"/>
+      <c r="EQ42" s="47"/>
+      <c r="ER42" s="47"/>
+      <c r="ES42" s="47"/>
+      <c r="ET42" s="47"/>
+      <c r="EU42" s="47"/>
+      <c r="EV42" s="47"/>
+      <c r="EW42" s="47"/>
+      <c r="EX42" s="47"/>
+      <c r="EY42" s="47"/>
+      <c r="EZ42" s="47"/>
+      <c r="FA42" s="47"/>
+      <c r="FB42" s="47"/>
+      <c r="FC42" s="47"/>
+      <c r="FD42" s="47"/>
+      <c r="FE42" s="47"/>
+      <c r="FF42" s="47"/>
+      <c r="FG42" s="47"/>
+      <c r="FH42" s="47"/>
+      <c r="FI42" s="47"/>
+      <c r="FJ42" s="47"/>
+      <c r="FK42" s="47"/>
+      <c r="FL42" s="47"/>
+      <c r="FM42" s="47"/>
+      <c r="FN42" s="47"/>
+      <c r="FO42" s="47"/>
+      <c r="FP42" s="47"/>
+      <c r="FQ42" s="47"/>
+      <c r="FR42" s="47"/>
+      <c r="FS42" s="47"/>
+      <c r="FT42" s="48"/>
+    </row>
+    <row r="43" spans="1:1000" s="2" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A43" s="16"/>
+      <c r="B43" s="17"/>
+      <c r="C43" s="16" t="s">
         <v>16</v>
       </c>
-      <c r="B11" s="23"/>
-[...19 lines deleted...]
-      <c r="N11" s="23"/>
+      <c r="D43" s="17"/>
+      <c r="E43" s="16"/>
+      <c r="F43" s="17"/>
+      <c r="G43" s="16"/>
+      <c r="H43" s="17"/>
+      <c r="N43" s="22"/>
+      <c r="O43" s="49"/>
+      <c r="V43" s="50"/>
+      <c r="W43" s="50"/>
+      <c r="X43" s="50"/>
+      <c r="Y43" s="50"/>
     </row>
-    <row r="12" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N12" s="28"/>
+    <row r="44" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A44" s="19"/>
+      <c r="B44" s="20"/>
+      <c r="C44" s="19" t="s">
+        <v>47</v>
+      </c>
+      <c r="D44" s="20"/>
+      <c r="E44" s="19"/>
+      <c r="F44" s="20"/>
+      <c r="G44" s="19"/>
+      <c r="H44" s="20"/>
+      <c r="N44" s="60"/>
     </row>
-    <row r="13" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N13" s="16"/>
+    <row r="45" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A45" s="5"/>
+      <c r="B45" s="8"/>
+      <c r="C45" s="5"/>
+      <c r="D45" s="8"/>
+      <c r="E45" s="5"/>
+      <c r="F45" s="6"/>
+      <c r="G45" s="5"/>
+      <c r="H45" s="8"/>
+      <c r="N45" s="51"/>
+      <c r="V45" s="37"/>
+      <c r="W45" s="37"/>
+      <c r="X45" s="37"/>
+      <c r="Y45" s="37"/>
+      <c r="FU45" s="5"/>
+      <c r="FV45" s="8"/>
+      <c r="FW45" s="5"/>
+      <c r="FX45" s="8"/>
+      <c r="FY45" s="5"/>
+      <c r="FZ45" s="8"/>
+      <c r="GA45" s="5"/>
+      <c r="GB45" s="8"/>
+      <c r="GC45" s="5"/>
+      <c r="GD45" s="8"/>
+      <c r="GE45" s="5"/>
+      <c r="GF45" s="8"/>
+      <c r="GG45" s="5"/>
+      <c r="GH45" s="8"/>
+      <c r="GI45" s="5"/>
+      <c r="GJ45" s="8"/>
+      <c r="GK45" s="5"/>
+      <c r="GL45" s="8"/>
+      <c r="GM45" s="5"/>
+      <c r="GN45" s="8"/>
+      <c r="GO45" s="5"/>
+      <c r="GP45" s="8"/>
+      <c r="GQ45" s="5"/>
+      <c r="GR45" s="8"/>
+      <c r="GS45" s="5"/>
+      <c r="GT45" s="8"/>
+      <c r="GU45" s="5"/>
+      <c r="GV45" s="8"/>
+      <c r="GW45" s="5"/>
+      <c r="GX45" s="8"/>
+      <c r="GY45" s="5"/>
+      <c r="GZ45" s="8"/>
+      <c r="HA45" s="5"/>
+      <c r="HB45" s="8"/>
+      <c r="HC45" s="5"/>
+      <c r="HD45" s="8"/>
+      <c r="HE45" s="5"/>
+      <c r="HF45" s="8"/>
+      <c r="HG45" s="5"/>
+      <c r="HH45" s="8"/>
+      <c r="HI45" s="5"/>
+      <c r="HJ45" s="8"/>
+      <c r="HK45" s="5"/>
+      <c r="HL45" s="8"/>
+      <c r="HM45" s="5"/>
+      <c r="HN45" s="8"/>
+      <c r="HO45" s="5"/>
+      <c r="HP45" s="8"/>
+      <c r="HQ45" s="5"/>
+      <c r="HR45" s="8"/>
+      <c r="HS45" s="5"/>
+      <c r="HT45" s="8"/>
+      <c r="HU45" s="5"/>
+      <c r="HV45" s="8"/>
+      <c r="HW45" s="5"/>
+      <c r="HX45" s="8"/>
+      <c r="HY45" s="5"/>
+      <c r="HZ45" s="8"/>
+      <c r="IA45" s="5"/>
+      <c r="IB45" s="8"/>
+      <c r="IC45" s="5"/>
+      <c r="ID45" s="8"/>
+      <c r="IE45" s="5"/>
+      <c r="IF45" s="8"/>
+      <c r="IG45" s="5"/>
+      <c r="IH45" s="8"/>
+      <c r="II45" s="5"/>
+      <c r="IJ45" s="8"/>
+      <c r="IK45" s="5"/>
+      <c r="IL45" s="8"/>
+      <c r="IM45" s="5"/>
+      <c r="IN45" s="8"/>
+      <c r="IO45" s="5"/>
+      <c r="IP45" s="8"/>
+      <c r="IQ45" s="5"/>
+      <c r="IR45" s="8"/>
+      <c r="IS45" s="5"/>
+      <c r="IT45" s="8"/>
+      <c r="IU45" s="5"/>
+      <c r="IV45" s="8"/>
+      <c r="IW45" s="5"/>
+      <c r="IX45" s="8"/>
+      <c r="IY45" s="5"/>
+      <c r="IZ45" s="8"/>
+      <c r="JA45" s="5"/>
+      <c r="JB45" s="8"/>
+      <c r="JC45" s="5"/>
+      <c r="JD45" s="8"/>
+      <c r="JE45" s="5"/>
+      <c r="JF45" s="8"/>
+      <c r="JG45" s="5"/>
+      <c r="JH45" s="8"/>
+      <c r="JI45" s="5"/>
+      <c r="JJ45" s="8"/>
+      <c r="JK45" s="5"/>
+      <c r="JL45" s="8"/>
+      <c r="JM45" s="5"/>
+      <c r="JN45" s="8"/>
+      <c r="JO45" s="5"/>
+      <c r="JP45" s="8"/>
+      <c r="JQ45" s="5"/>
+      <c r="JR45" s="8"/>
+      <c r="JS45" s="5"/>
+      <c r="JT45" s="8"/>
+      <c r="JU45" s="5"/>
+      <c r="JV45" s="8"/>
+      <c r="JW45" s="5"/>
+      <c r="JX45" s="8"/>
+      <c r="JY45" s="5"/>
+      <c r="JZ45" s="8"/>
+      <c r="KA45" s="5"/>
+      <c r="KB45" s="8"/>
+      <c r="KC45" s="5"/>
+      <c r="KD45" s="8"/>
+      <c r="KE45" s="5"/>
+      <c r="KF45" s="8"/>
+      <c r="KG45" s="5"/>
+      <c r="KH45" s="8"/>
+      <c r="KI45" s="5"/>
+      <c r="KJ45" s="8"/>
+      <c r="KK45" s="5"/>
+      <c r="KL45" s="8"/>
+      <c r="KM45" s="5"/>
+      <c r="KN45" s="8"/>
+      <c r="KO45" s="5"/>
+      <c r="KP45" s="8"/>
+      <c r="KQ45" s="5"/>
+      <c r="KR45" s="8"/>
+      <c r="KS45" s="5"/>
+      <c r="KT45" s="8"/>
+      <c r="KU45" s="5"/>
+      <c r="KV45" s="8"/>
+      <c r="KW45" s="5"/>
+      <c r="KX45" s="8"/>
+      <c r="KY45" s="5"/>
+      <c r="KZ45" s="8"/>
+      <c r="LA45" s="5"/>
+      <c r="LB45" s="8"/>
+      <c r="LC45" s="5"/>
+      <c r="LD45" s="8"/>
+      <c r="LE45" s="5"/>
+      <c r="LF45" s="8"/>
+      <c r="LG45" s="5"/>
+      <c r="LH45" s="8"/>
+      <c r="LI45" s="5"/>
+      <c r="LJ45" s="8"/>
+      <c r="LK45" s="5"/>
+      <c r="LL45" s="8"/>
+      <c r="LM45" s="5"/>
+      <c r="LN45" s="8"/>
+      <c r="LO45" s="5"/>
+      <c r="LP45" s="8"/>
+      <c r="LQ45" s="5"/>
+      <c r="LR45" s="8"/>
+      <c r="LS45" s="5"/>
+      <c r="LT45" s="8"/>
+      <c r="LU45" s="5"/>
+      <c r="LV45" s="8"/>
+      <c r="LW45" s="5"/>
+      <c r="LX45" s="8"/>
+      <c r="LY45" s="5"/>
+      <c r="LZ45" s="8"/>
+      <c r="MA45" s="5"/>
+      <c r="MB45" s="8"/>
+      <c r="MC45" s="5"/>
+      <c r="MD45" s="8"/>
+      <c r="ME45" s="5"/>
+      <c r="MF45" s="8"/>
+      <c r="MG45" s="5"/>
+      <c r="MH45" s="8"/>
+      <c r="MI45" s="5"/>
+      <c r="MJ45" s="8"/>
+      <c r="MK45" s="5"/>
+      <c r="ML45" s="8"/>
+      <c r="MM45" s="5"/>
+      <c r="MN45" s="8"/>
+      <c r="MO45" s="5"/>
+      <c r="MP45" s="8"/>
+      <c r="MQ45" s="5"/>
+      <c r="MR45" s="8"/>
+      <c r="MS45" s="5"/>
+      <c r="MT45" s="8"/>
+      <c r="MU45" s="5"/>
+      <c r="MV45" s="8"/>
+      <c r="MW45" s="5"/>
+      <c r="MX45" s="8"/>
+      <c r="MY45" s="5"/>
+      <c r="MZ45" s="8"/>
+      <c r="NA45" s="5"/>
+      <c r="NB45" s="8"/>
+      <c r="NC45" s="5"/>
+      <c r="ND45" s="8"/>
+      <c r="NE45" s="5"/>
+      <c r="NF45" s="8"/>
+      <c r="NG45" s="5"/>
+      <c r="NH45" s="8"/>
+      <c r="NI45" s="5"/>
+      <c r="NJ45" s="8"/>
+      <c r="NK45" s="5"/>
+      <c r="NL45" s="8"/>
+      <c r="NM45" s="5"/>
+      <c r="NN45" s="8"/>
+      <c r="NO45" s="5"/>
+      <c r="NP45" s="8"/>
+      <c r="NQ45" s="5"/>
+      <c r="NR45" s="8"/>
+      <c r="NS45" s="5"/>
+      <c r="NT45" s="8"/>
+      <c r="NU45" s="5"/>
+      <c r="NV45" s="8"/>
+      <c r="NW45" s="5"/>
+      <c r="NX45" s="8"/>
+      <c r="NY45" s="5"/>
+      <c r="NZ45" s="8"/>
+      <c r="OA45" s="5"/>
+      <c r="OB45" s="8"/>
+      <c r="OC45" s="5"/>
+      <c r="OD45" s="8"/>
+      <c r="OE45" s="5"/>
+      <c r="OF45" s="8"/>
+      <c r="OG45" s="5"/>
+      <c r="OH45" s="8"/>
+      <c r="OI45" s="5"/>
+      <c r="OJ45" s="8"/>
+      <c r="OK45" s="5"/>
+      <c r="OL45" s="8"/>
+      <c r="OM45" s="5"/>
+      <c r="ON45" s="8"/>
+      <c r="OO45" s="5"/>
+      <c r="OP45" s="8"/>
+      <c r="OQ45" s="5"/>
+      <c r="OR45" s="8"/>
+      <c r="OS45" s="5"/>
+      <c r="OT45" s="8"/>
+      <c r="OU45" s="5"/>
+      <c r="OV45" s="8"/>
+      <c r="OW45" s="5"/>
+      <c r="OX45" s="8"/>
+      <c r="OY45" s="5"/>
+      <c r="OZ45" s="8"/>
+      <c r="PA45" s="5"/>
+      <c r="PB45" s="8"/>
+      <c r="PC45" s="5"/>
+      <c r="PD45" s="8"/>
+      <c r="PE45" s="5"/>
+      <c r="PF45" s="8"/>
+      <c r="PG45" s="5"/>
+      <c r="PH45" s="8"/>
+      <c r="PI45" s="5"/>
+      <c r="PJ45" s="8"/>
+      <c r="PK45" s="5"/>
+      <c r="PL45" s="8"/>
+      <c r="PM45" s="5"/>
+      <c r="PN45" s="8"/>
+      <c r="PO45" s="5"/>
+      <c r="PP45" s="8"/>
+      <c r="PQ45" s="5"/>
+      <c r="PR45" s="8"/>
+      <c r="PS45" s="5"/>
+      <c r="PT45" s="8"/>
+      <c r="PU45" s="5"/>
+      <c r="PV45" s="8"/>
+      <c r="PW45" s="5"/>
+      <c r="PX45" s="8"/>
+      <c r="PY45" s="5"/>
+      <c r="PZ45" s="8"/>
+      <c r="QA45" s="5"/>
+      <c r="QB45" s="8"/>
+      <c r="QC45" s="5"/>
+      <c r="QD45" s="8"/>
+      <c r="QE45" s="5"/>
+      <c r="QF45" s="8"/>
+      <c r="QG45" s="5"/>
+      <c r="QH45" s="8"/>
+      <c r="QI45" s="5"/>
+      <c r="QJ45" s="8"/>
+      <c r="QK45" s="5"/>
+      <c r="QL45" s="8"/>
+      <c r="QM45" s="5"/>
+      <c r="QN45" s="8"/>
+      <c r="QO45" s="5"/>
+      <c r="QP45" s="8"/>
+      <c r="QQ45" s="5"/>
+      <c r="QR45" s="8"/>
+      <c r="QS45" s="5"/>
+      <c r="QT45" s="8"/>
+      <c r="QU45" s="5"/>
+      <c r="QV45" s="8"/>
+      <c r="QW45" s="5"/>
+      <c r="QX45" s="8"/>
+      <c r="QY45" s="5"/>
+      <c r="QZ45" s="8"/>
+      <c r="RA45" s="5"/>
+      <c r="RB45" s="8"/>
+      <c r="RC45" s="5"/>
+      <c r="RD45" s="8"/>
+      <c r="RE45" s="5"/>
+      <c r="RF45" s="8"/>
+      <c r="RG45" s="5"/>
+      <c r="RH45" s="8"/>
+      <c r="RI45" s="5"/>
+      <c r="RJ45" s="8"/>
+      <c r="RK45" s="5"/>
+      <c r="RL45" s="8"/>
+      <c r="RM45" s="5"/>
+      <c r="RN45" s="8"/>
+      <c r="RO45" s="5"/>
+      <c r="RP45" s="8"/>
+      <c r="RQ45" s="5"/>
+      <c r="RR45" s="8"/>
+      <c r="RS45" s="5"/>
+      <c r="RT45" s="8"/>
+      <c r="RU45" s="5"/>
+      <c r="RV45" s="8"/>
+      <c r="RW45" s="5"/>
+      <c r="RX45" s="8"/>
+      <c r="RY45" s="5"/>
+      <c r="RZ45" s="8"/>
+      <c r="SA45" s="5"/>
+      <c r="SB45" s="8"/>
+      <c r="SC45" s="5"/>
+      <c r="SD45" s="8"/>
+      <c r="SE45" s="5"/>
+      <c r="SF45" s="8"/>
+      <c r="SG45" s="5"/>
+      <c r="SH45" s="8"/>
+      <c r="SI45" s="5"/>
+      <c r="SJ45" s="8"/>
+      <c r="SK45" s="5"/>
+      <c r="SL45" s="8"/>
+      <c r="SM45" s="5"/>
+      <c r="SN45" s="8"/>
+      <c r="SO45" s="5"/>
+      <c r="SP45" s="8"/>
+      <c r="SQ45" s="5"/>
+      <c r="SR45" s="8"/>
+      <c r="SS45" s="5"/>
+      <c r="ST45" s="8"/>
+      <c r="SU45" s="5"/>
+      <c r="SV45" s="8"/>
+      <c r="SW45" s="5"/>
+      <c r="SX45" s="8"/>
+      <c r="SY45" s="5"/>
+      <c r="SZ45" s="8"/>
+      <c r="TA45" s="5"/>
+      <c r="TB45" s="8"/>
+      <c r="TC45" s="5"/>
+      <c r="TD45" s="8"/>
+      <c r="TE45" s="5"/>
+      <c r="TF45" s="8"/>
+      <c r="TG45" s="5"/>
+      <c r="TH45" s="8"/>
+      <c r="TI45" s="5"/>
+      <c r="TJ45" s="8"/>
+      <c r="TK45" s="5"/>
+      <c r="TL45" s="8"/>
+      <c r="TM45" s="5"/>
+      <c r="TN45" s="8"/>
+      <c r="TO45" s="5"/>
+      <c r="TP45" s="8"/>
+      <c r="TQ45" s="5"/>
+      <c r="TR45" s="8"/>
+      <c r="TS45" s="5"/>
+      <c r="TT45" s="8"/>
+      <c r="TU45" s="5"/>
+      <c r="TV45" s="8"/>
+      <c r="TW45" s="5"/>
+      <c r="TX45" s="8"/>
+      <c r="TY45" s="5"/>
+      <c r="TZ45" s="8"/>
+      <c r="UA45" s="5"/>
+      <c r="UB45" s="8"/>
+      <c r="UC45" s="5"/>
+      <c r="UD45" s="8"/>
+      <c r="UE45" s="5"/>
+      <c r="UF45" s="8"/>
+      <c r="UG45" s="5"/>
+      <c r="UH45" s="8"/>
+      <c r="UI45" s="5"/>
+      <c r="UJ45" s="8"/>
+      <c r="UK45" s="5"/>
+      <c r="UL45" s="8"/>
+      <c r="UM45" s="5"/>
+      <c r="UN45" s="8"/>
+      <c r="UO45" s="5"/>
+      <c r="UP45" s="8"/>
+      <c r="UQ45" s="5"/>
+      <c r="UR45" s="8"/>
+      <c r="US45" s="5"/>
+      <c r="UT45" s="8"/>
+      <c r="UU45" s="5"/>
+      <c r="UV45" s="8"/>
+      <c r="UW45" s="5"/>
+      <c r="UX45" s="8"/>
+      <c r="UY45" s="5"/>
+      <c r="UZ45" s="8"/>
+      <c r="VA45" s="5"/>
+      <c r="VB45" s="8"/>
+      <c r="VC45" s="5"/>
+      <c r="VD45" s="8"/>
+      <c r="VE45" s="5"/>
+      <c r="VF45" s="8"/>
+      <c r="VG45" s="5"/>
+      <c r="VH45" s="8"/>
+      <c r="VI45" s="5"/>
+      <c r="VJ45" s="8"/>
+      <c r="VK45" s="5"/>
+      <c r="VL45" s="8"/>
+      <c r="VM45" s="5"/>
+      <c r="VN45" s="8"/>
+      <c r="VO45" s="5"/>
+      <c r="VP45" s="8"/>
+      <c r="VQ45" s="5"/>
+      <c r="VR45" s="8"/>
+      <c r="VS45" s="5"/>
+      <c r="VT45" s="8"/>
+      <c r="VU45" s="5"/>
+      <c r="VV45" s="8"/>
+      <c r="VW45" s="5"/>
+      <c r="VX45" s="8"/>
+      <c r="VY45" s="5"/>
+      <c r="VZ45" s="8"/>
+      <c r="WA45" s="5"/>
+      <c r="WB45" s="8"/>
+      <c r="WC45" s="5"/>
+      <c r="WD45" s="8"/>
+      <c r="WE45" s="5"/>
+      <c r="WF45" s="8"/>
+      <c r="WG45" s="5"/>
+      <c r="WH45" s="8"/>
+      <c r="WI45" s="5"/>
+      <c r="WJ45" s="8"/>
+      <c r="WK45" s="5"/>
+      <c r="WL45" s="8"/>
+      <c r="WM45" s="5"/>
+      <c r="WN45" s="8"/>
+      <c r="WO45" s="5"/>
+      <c r="WP45" s="8"/>
+      <c r="WQ45" s="5"/>
+      <c r="WR45" s="8"/>
+      <c r="WS45" s="5"/>
+      <c r="WT45" s="8"/>
+      <c r="WU45" s="5"/>
+      <c r="WV45" s="8"/>
+      <c r="WW45" s="5"/>
+      <c r="WX45" s="8"/>
+      <c r="WY45" s="5"/>
+      <c r="WZ45" s="8"/>
+      <c r="XA45" s="5"/>
+      <c r="XB45" s="8"/>
+      <c r="XC45" s="5"/>
+      <c r="XD45" s="8"/>
+      <c r="XE45" s="5"/>
+      <c r="XF45" s="8"/>
+      <c r="XG45" s="5"/>
+      <c r="XH45" s="8"/>
+      <c r="XI45" s="5"/>
+      <c r="XJ45" s="8"/>
+      <c r="XK45" s="5"/>
+      <c r="XL45" s="8"/>
+      <c r="XM45" s="5"/>
+      <c r="XN45" s="8"/>
+      <c r="XO45" s="5"/>
+      <c r="XP45" s="8"/>
+      <c r="XQ45" s="5"/>
+      <c r="XR45" s="8"/>
+      <c r="XS45" s="5"/>
+      <c r="XT45" s="8"/>
+      <c r="XU45" s="5"/>
+      <c r="XV45" s="8"/>
+      <c r="XW45" s="5"/>
+      <c r="XX45" s="8"/>
+      <c r="XY45" s="5"/>
+      <c r="XZ45" s="8"/>
+      <c r="YA45" s="5"/>
+      <c r="YB45" s="8"/>
+      <c r="YC45" s="5"/>
+      <c r="YD45" s="8"/>
+      <c r="YE45" s="5"/>
+      <c r="YF45" s="8"/>
+      <c r="YG45" s="5"/>
+      <c r="YH45" s="8"/>
+      <c r="YI45" s="5"/>
+      <c r="YJ45" s="8"/>
+      <c r="YK45" s="5"/>
+      <c r="YL45" s="8"/>
+      <c r="YM45" s="5"/>
+      <c r="YN45" s="8"/>
+      <c r="YO45" s="5"/>
+      <c r="YP45" s="8"/>
+      <c r="YQ45" s="5"/>
+      <c r="YR45" s="8"/>
+      <c r="YS45" s="5"/>
+      <c r="YT45" s="8"/>
+      <c r="YU45" s="5"/>
+      <c r="YV45" s="8"/>
+      <c r="YW45" s="5"/>
+      <c r="YX45" s="8"/>
+      <c r="YY45" s="5"/>
+      <c r="YZ45" s="8"/>
+      <c r="ZA45" s="5"/>
+      <c r="ZB45" s="8"/>
+      <c r="ZC45" s="5"/>
+      <c r="ZD45" s="8"/>
+      <c r="ZE45" s="5"/>
+      <c r="ZF45" s="8"/>
+      <c r="ZG45" s="5"/>
+      <c r="ZH45" s="8"/>
+      <c r="ZI45" s="5"/>
+      <c r="ZJ45" s="8"/>
+      <c r="ZK45" s="5"/>
+      <c r="ZL45" s="8"/>
+      <c r="ZM45" s="5"/>
+      <c r="ZN45" s="8"/>
+      <c r="ZO45" s="5"/>
+      <c r="ZP45" s="8"/>
+      <c r="ZQ45" s="5"/>
+      <c r="ZR45" s="8"/>
+      <c r="ZS45" s="5"/>
+      <c r="ZT45" s="8"/>
+      <c r="ZU45" s="5"/>
+      <c r="ZV45" s="8"/>
+      <c r="ZW45" s="5"/>
+      <c r="ZX45" s="8"/>
+      <c r="ZY45" s="5"/>
+      <c r="ZZ45" s="8"/>
+      <c r="AAA45" s="5"/>
+      <c r="AAB45" s="8"/>
+      <c r="AAC45" s="5"/>
+      <c r="AAD45" s="8"/>
+      <c r="AAE45" s="5"/>
+      <c r="AAF45" s="8"/>
+      <c r="AAG45" s="5"/>
+      <c r="AAH45" s="8"/>
+      <c r="AAI45" s="5"/>
+      <c r="AAJ45" s="8"/>
+      <c r="AAK45" s="5"/>
+      <c r="AAL45" s="8"/>
+      <c r="AAM45" s="5"/>
+      <c r="AAN45" s="8"/>
+      <c r="AAO45" s="5"/>
+      <c r="AAP45" s="8"/>
+      <c r="AAQ45" s="5"/>
+      <c r="AAR45" s="8"/>
+      <c r="AAS45" s="5"/>
+      <c r="AAT45" s="8"/>
+      <c r="AAU45" s="5"/>
+      <c r="AAV45" s="8"/>
+      <c r="AAW45" s="5"/>
+      <c r="AAX45" s="8"/>
+      <c r="AAY45" s="5"/>
+      <c r="AAZ45" s="8"/>
+      <c r="ABA45" s="5"/>
+      <c r="ABB45" s="8"/>
+      <c r="ABC45" s="5"/>
+      <c r="ABD45" s="8"/>
+      <c r="ABE45" s="5"/>
+      <c r="ABF45" s="8"/>
+      <c r="ABG45" s="5"/>
+      <c r="ABH45" s="8"/>
+      <c r="ABI45" s="5"/>
+      <c r="ABJ45" s="8"/>
+      <c r="ABK45" s="5"/>
+      <c r="ABL45" s="8"/>
+      <c r="ABM45" s="5"/>
+      <c r="ABN45" s="8"/>
+      <c r="ABO45" s="5"/>
+      <c r="ABP45" s="8"/>
+      <c r="ABQ45" s="5"/>
+      <c r="ABR45" s="8"/>
+      <c r="ABS45" s="5"/>
+      <c r="ABT45" s="8"/>
+      <c r="ABU45" s="5"/>
+      <c r="ABV45" s="8"/>
+      <c r="ABW45" s="5"/>
+      <c r="ABX45" s="8"/>
+      <c r="ABY45" s="5"/>
+      <c r="ABZ45" s="8"/>
+      <c r="ACA45" s="5"/>
+      <c r="ACB45" s="8"/>
+      <c r="ACC45" s="5"/>
+      <c r="ACD45" s="8"/>
+      <c r="ACE45" s="5"/>
+      <c r="ACF45" s="8"/>
+      <c r="ACG45" s="5"/>
+      <c r="ACH45" s="8"/>
+      <c r="ACI45" s="5"/>
+      <c r="ACJ45" s="8"/>
+      <c r="ACK45" s="5"/>
+      <c r="ACL45" s="8"/>
+      <c r="ACM45" s="5"/>
+      <c r="ACN45" s="8"/>
+      <c r="ACO45" s="5"/>
+      <c r="ACP45" s="8"/>
+      <c r="ACQ45" s="5"/>
+      <c r="ACR45" s="8"/>
+      <c r="ACS45" s="5"/>
+      <c r="ACT45" s="8"/>
+      <c r="ACU45" s="5"/>
+      <c r="ACV45" s="8"/>
+      <c r="ACW45" s="5"/>
+      <c r="ACX45" s="8"/>
+      <c r="ACY45" s="5"/>
+      <c r="ACZ45" s="8"/>
+      <c r="ADA45" s="5"/>
+      <c r="ADB45" s="8"/>
+      <c r="ADC45" s="5"/>
+      <c r="ADD45" s="8"/>
+      <c r="ADE45" s="5"/>
+      <c r="ADF45" s="8"/>
+      <c r="ADG45" s="5"/>
+      <c r="ADH45" s="8"/>
+      <c r="ADI45" s="5"/>
+      <c r="ADJ45" s="8"/>
+      <c r="ADK45" s="5"/>
+      <c r="ADL45" s="8"/>
+      <c r="ADM45" s="5"/>
+      <c r="ADN45" s="8"/>
+      <c r="ADO45" s="5"/>
+      <c r="ADP45" s="8"/>
+      <c r="ADQ45" s="5"/>
+      <c r="ADR45" s="8"/>
+      <c r="ADS45" s="5"/>
+      <c r="ADT45" s="8"/>
+      <c r="ADU45" s="5"/>
+      <c r="ADV45" s="8"/>
+      <c r="ADW45" s="5"/>
+      <c r="ADX45" s="8"/>
+      <c r="ADY45" s="5"/>
+      <c r="ADZ45" s="8"/>
+      <c r="AEA45" s="5"/>
+      <c r="AEB45" s="8"/>
+      <c r="AEC45" s="5"/>
+      <c r="AED45" s="8"/>
+      <c r="AEE45" s="5"/>
+      <c r="AEF45" s="8"/>
+      <c r="AEG45" s="5"/>
+      <c r="AEH45" s="8"/>
+      <c r="AEI45" s="5"/>
+      <c r="AEJ45" s="8"/>
+      <c r="AEK45" s="5"/>
+      <c r="AEL45" s="8"/>
+      <c r="AEM45" s="5"/>
+      <c r="AEN45" s="8"/>
+      <c r="AEO45" s="5"/>
+      <c r="AEP45" s="8"/>
+      <c r="AEQ45" s="5"/>
+      <c r="AER45" s="8"/>
+      <c r="AES45" s="5"/>
+      <c r="AET45" s="8"/>
+      <c r="AEU45" s="5"/>
+      <c r="AEV45" s="8"/>
+      <c r="AEW45" s="5"/>
+      <c r="AEX45" s="8"/>
+      <c r="AEY45" s="5"/>
+      <c r="AEZ45" s="8"/>
+      <c r="AFA45" s="5"/>
+      <c r="AFB45" s="8"/>
+      <c r="AFC45" s="5"/>
+      <c r="AFD45" s="8"/>
+      <c r="AFE45" s="5"/>
+      <c r="AFF45" s="8"/>
+      <c r="AFG45" s="5"/>
+      <c r="AFH45" s="8"/>
+      <c r="AFI45" s="5"/>
+      <c r="AFJ45" s="8"/>
+      <c r="AFK45" s="5"/>
+      <c r="AFL45" s="8"/>
+      <c r="AFM45" s="5"/>
+      <c r="AFN45" s="8"/>
+      <c r="AFO45" s="5"/>
+      <c r="AFP45" s="8"/>
+      <c r="AFQ45" s="5"/>
+      <c r="AFR45" s="8"/>
+      <c r="AFS45" s="5"/>
+      <c r="AFT45" s="8"/>
+      <c r="AFU45" s="5"/>
+      <c r="AFV45" s="8"/>
+      <c r="AFW45" s="5"/>
+      <c r="AFX45" s="8"/>
+      <c r="AFY45" s="5"/>
+      <c r="AFZ45" s="8"/>
+      <c r="AGA45" s="5"/>
+      <c r="AGB45" s="8"/>
+      <c r="AGC45" s="5"/>
+      <c r="AGD45" s="8"/>
+      <c r="AGE45" s="5"/>
+      <c r="AGF45" s="8"/>
+      <c r="AGG45" s="5"/>
+      <c r="AGH45" s="8"/>
+      <c r="AGI45" s="5"/>
+      <c r="AGJ45" s="8"/>
+      <c r="AGK45" s="5"/>
+      <c r="AGL45" s="8"/>
+      <c r="AGM45" s="5"/>
+      <c r="AGN45" s="8"/>
+      <c r="AGO45" s="5"/>
+      <c r="AGP45" s="8"/>
+      <c r="AGQ45" s="5"/>
+      <c r="AGR45" s="8"/>
+      <c r="AGS45" s="5"/>
+      <c r="AGT45" s="8"/>
+      <c r="AGU45" s="5"/>
+      <c r="AGV45" s="8"/>
+      <c r="AGW45" s="5"/>
+      <c r="AGX45" s="8"/>
+      <c r="AGY45" s="5"/>
+      <c r="AGZ45" s="8"/>
+      <c r="AHA45" s="5"/>
+      <c r="AHB45" s="8"/>
+      <c r="AHC45" s="5"/>
+      <c r="AHD45" s="8"/>
+      <c r="AHE45" s="5"/>
+      <c r="AHF45" s="8"/>
+      <c r="AHG45" s="5"/>
+      <c r="AHH45" s="8"/>
+      <c r="AHI45" s="5"/>
+      <c r="AHJ45" s="8"/>
+      <c r="AHK45" s="5"/>
+      <c r="AHL45" s="8"/>
+      <c r="AHM45" s="5"/>
+      <c r="AHN45" s="8"/>
+      <c r="AHO45" s="5"/>
+      <c r="AHP45" s="8"/>
+      <c r="AHQ45" s="5"/>
+      <c r="AHR45" s="8"/>
+      <c r="AHS45" s="5"/>
+      <c r="AHT45" s="8"/>
+      <c r="AHU45" s="5"/>
+      <c r="AHV45" s="8"/>
+      <c r="AHW45" s="5"/>
+      <c r="AHX45" s="8"/>
+      <c r="AHY45" s="5"/>
+      <c r="AHZ45" s="8"/>
+      <c r="AIA45" s="5"/>
+      <c r="AIB45" s="8"/>
+      <c r="AIC45" s="5"/>
+      <c r="AID45" s="8"/>
+      <c r="AIE45" s="5"/>
+      <c r="AIF45" s="8"/>
+      <c r="AIG45" s="5"/>
+      <c r="AIH45" s="8"/>
+      <c r="AII45" s="5"/>
+      <c r="AIJ45" s="8"/>
+      <c r="AIK45" s="5"/>
+      <c r="AIL45" s="8"/>
+      <c r="AIM45" s="5"/>
+      <c r="AIN45" s="8"/>
+      <c r="AIO45" s="5"/>
+      <c r="AIP45" s="8"/>
+      <c r="AIQ45" s="5"/>
+      <c r="AIR45" s="8"/>
+      <c r="AIS45" s="5"/>
+      <c r="AIT45" s="8"/>
+      <c r="AIU45" s="5"/>
+      <c r="AIV45" s="8"/>
+      <c r="AIW45" s="5"/>
+      <c r="AIX45" s="8"/>
+      <c r="AIY45" s="5"/>
+      <c r="AIZ45" s="8"/>
+      <c r="AJA45" s="5"/>
+      <c r="AJB45" s="8"/>
+      <c r="AJC45" s="5"/>
+      <c r="AJD45" s="8"/>
+      <c r="AJE45" s="5"/>
+      <c r="AJF45" s="8"/>
+      <c r="AJG45" s="5"/>
+      <c r="AJH45" s="8"/>
+      <c r="AJI45" s="5"/>
+      <c r="AJJ45" s="8"/>
+      <c r="AJK45" s="5"/>
+      <c r="AJL45" s="8"/>
+      <c r="AJM45" s="5"/>
+      <c r="AJN45" s="8"/>
+      <c r="AJO45" s="5"/>
+      <c r="AJP45" s="8"/>
+      <c r="AJQ45" s="5"/>
+      <c r="AJR45" s="8"/>
+      <c r="AJS45" s="5"/>
+      <c r="AJT45" s="8"/>
+      <c r="AJU45" s="5"/>
+      <c r="AJV45" s="8"/>
+      <c r="AJW45" s="5"/>
+      <c r="AJX45" s="8"/>
+      <c r="AJY45" s="5"/>
+      <c r="AJZ45" s="8"/>
+      <c r="AKA45" s="5"/>
+      <c r="AKB45" s="8"/>
+      <c r="AKC45" s="5"/>
+      <c r="AKD45" s="8"/>
+      <c r="AKE45" s="5"/>
+      <c r="AKF45" s="8"/>
+      <c r="AKG45" s="5"/>
+      <c r="AKH45" s="8"/>
+      <c r="AKI45" s="5"/>
+      <c r="AKJ45" s="8"/>
+      <c r="AKK45" s="5"/>
+      <c r="AKL45" s="8"/>
+      <c r="AKM45" s="5"/>
+      <c r="AKN45" s="8"/>
+      <c r="AKO45" s="5"/>
+      <c r="AKP45" s="8"/>
+      <c r="AKQ45" s="5"/>
+      <c r="AKR45" s="8"/>
+      <c r="AKS45" s="5"/>
+      <c r="AKT45" s="8"/>
+      <c r="AKU45" s="5"/>
+      <c r="AKV45" s="8"/>
+      <c r="AKW45" s="5"/>
+      <c r="AKX45" s="8"/>
+      <c r="AKY45" s="5"/>
+      <c r="AKZ45" s="8"/>
+      <c r="ALA45" s="5"/>
+      <c r="ALB45" s="8"/>
+      <c r="ALC45" s="5"/>
+      <c r="ALD45" s="8"/>
+      <c r="ALE45" s="5"/>
+      <c r="ALF45" s="8"/>
+      <c r="ALG45" s="5"/>
+      <c r="ALH45" s="8"/>
+      <c r="ALI45" s="5"/>
+      <c r="ALJ45" s="8"/>
+      <c r="ALK45" s="5"/>
+      <c r="ALL45" s="8"/>
     </row>
-    <row r="14" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N14" s="21"/>
+    <row r="46" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A46" s="13"/>
+      <c r="B46" s="14"/>
+      <c r="C46" s="13"/>
+      <c r="D46" s="14"/>
+      <c r="E46" s="11"/>
+      <c r="F46" s="12"/>
+      <c r="G46" s="13"/>
+      <c r="H46" s="14"/>
+      <c r="N46" s="41"/>
+      <c r="FU46" s="13"/>
+      <c r="FV46" s="14"/>
+      <c r="FW46" s="13"/>
+      <c r="FX46" s="14"/>
+      <c r="FY46" s="13"/>
+      <c r="FZ46" s="14"/>
+      <c r="GA46" s="13"/>
+      <c r="GB46" s="14"/>
+      <c r="GC46" s="13"/>
+      <c r="GD46" s="14"/>
+      <c r="GE46" s="13"/>
+      <c r="GF46" s="14"/>
+      <c r="GG46" s="13"/>
+      <c r="GH46" s="14"/>
+      <c r="GI46" s="13"/>
+      <c r="GJ46" s="14"/>
+      <c r="GK46" s="13"/>
+      <c r="GL46" s="14"/>
+      <c r="GM46" s="13"/>
+      <c r="GN46" s="14"/>
+      <c r="GO46" s="13"/>
+      <c r="GP46" s="14"/>
+      <c r="GQ46" s="13"/>
+      <c r="GR46" s="14"/>
+      <c r="GS46" s="13"/>
+      <c r="GT46" s="14"/>
+      <c r="GU46" s="13"/>
+      <c r="GV46" s="14"/>
+      <c r="GW46" s="13"/>
+      <c r="GX46" s="14"/>
+      <c r="GY46" s="13"/>
+      <c r="GZ46" s="14"/>
+      <c r="HA46" s="13"/>
+      <c r="HB46" s="14"/>
+      <c r="HC46" s="13"/>
+      <c r="HD46" s="14"/>
+      <c r="HE46" s="13"/>
+      <c r="HF46" s="14"/>
+      <c r="HG46" s="13"/>
+      <c r="HH46" s="14"/>
+      <c r="HI46" s="13"/>
+      <c r="HJ46" s="14"/>
+      <c r="HK46" s="13"/>
+      <c r="HL46" s="14"/>
+      <c r="HM46" s="13"/>
+      <c r="HN46" s="14"/>
+      <c r="HO46" s="13"/>
+      <c r="HP46" s="14"/>
+      <c r="HQ46" s="13"/>
+      <c r="HR46" s="14"/>
+      <c r="HS46" s="13"/>
+      <c r="HT46" s="14"/>
+      <c r="HU46" s="13"/>
+      <c r="HV46" s="14"/>
+      <c r="HW46" s="13"/>
+      <c r="HX46" s="14"/>
+      <c r="HY46" s="13"/>
+      <c r="HZ46" s="14"/>
+      <c r="IA46" s="13"/>
+      <c r="IB46" s="14"/>
+      <c r="IC46" s="13"/>
+      <c r="ID46" s="14"/>
+      <c r="IE46" s="13"/>
+      <c r="IF46" s="14"/>
+      <c r="IG46" s="13"/>
+      <c r="IH46" s="14"/>
+      <c r="II46" s="13"/>
+      <c r="IJ46" s="14"/>
+      <c r="IK46" s="13"/>
+      <c r="IL46" s="14"/>
+      <c r="IM46" s="13"/>
+      <c r="IN46" s="14"/>
+      <c r="IO46" s="13"/>
+      <c r="IP46" s="14"/>
+      <c r="IQ46" s="13"/>
+      <c r="IR46" s="14"/>
+      <c r="IS46" s="13"/>
+      <c r="IT46" s="14"/>
+      <c r="IU46" s="13"/>
+      <c r="IV46" s="14"/>
+      <c r="IW46" s="13"/>
+      <c r="IX46" s="14"/>
+      <c r="IY46" s="13"/>
+      <c r="IZ46" s="14"/>
+      <c r="JA46" s="13"/>
+      <c r="JB46" s="14"/>
+      <c r="JC46" s="13"/>
+      <c r="JD46" s="14"/>
+      <c r="JE46" s="13"/>
+      <c r="JF46" s="14"/>
+      <c r="JG46" s="13"/>
+      <c r="JH46" s="14"/>
+      <c r="JI46" s="13"/>
+      <c r="JJ46" s="14"/>
+      <c r="JK46" s="13"/>
+      <c r="JL46" s="14"/>
+      <c r="JM46" s="13"/>
+      <c r="JN46" s="14"/>
+      <c r="JO46" s="13"/>
+      <c r="JP46" s="14"/>
+      <c r="JQ46" s="13"/>
+      <c r="JR46" s="14"/>
+      <c r="JS46" s="13"/>
+      <c r="JT46" s="14"/>
+      <c r="JU46" s="13"/>
+      <c r="JV46" s="14"/>
+      <c r="JW46" s="13"/>
+      <c r="JX46" s="14"/>
+      <c r="JY46" s="13"/>
+      <c r="JZ46" s="14"/>
+      <c r="KA46" s="13"/>
+      <c r="KB46" s="14"/>
+      <c r="KC46" s="13"/>
+      <c r="KD46" s="14"/>
+      <c r="KE46" s="13"/>
+      <c r="KF46" s="14"/>
+      <c r="KG46" s="13"/>
+      <c r="KH46" s="14"/>
+      <c r="KI46" s="13"/>
+      <c r="KJ46" s="14"/>
+      <c r="KK46" s="13"/>
+      <c r="KL46" s="14"/>
+      <c r="KM46" s="13"/>
+      <c r="KN46" s="14"/>
+      <c r="KO46" s="13"/>
+      <c r="KP46" s="14"/>
+      <c r="KQ46" s="13"/>
+      <c r="KR46" s="14"/>
+      <c r="KS46" s="13"/>
+      <c r="KT46" s="14"/>
+      <c r="KU46" s="13"/>
+      <c r="KV46" s="14"/>
+      <c r="KW46" s="13"/>
+      <c r="KX46" s="14"/>
+      <c r="KY46" s="13"/>
+      <c r="KZ46" s="14"/>
+      <c r="LA46" s="13"/>
+      <c r="LB46" s="14"/>
+      <c r="LC46" s="13"/>
+      <c r="LD46" s="14"/>
+      <c r="LE46" s="13"/>
+      <c r="LF46" s="14"/>
+      <c r="LG46" s="13"/>
+      <c r="LH46" s="14"/>
+      <c r="LI46" s="13"/>
+      <c r="LJ46" s="14"/>
+      <c r="LK46" s="13"/>
+      <c r="LL46" s="14"/>
+      <c r="LM46" s="13"/>
+      <c r="LN46" s="14"/>
+      <c r="LO46" s="13"/>
+      <c r="LP46" s="14"/>
+      <c r="LQ46" s="13"/>
+      <c r="LR46" s="14"/>
+      <c r="LS46" s="13"/>
+      <c r="LT46" s="14"/>
+      <c r="LU46" s="13"/>
+      <c r="LV46" s="14"/>
+      <c r="LW46" s="13"/>
+      <c r="LX46" s="14"/>
+      <c r="LY46" s="13"/>
+      <c r="LZ46" s="14"/>
+      <c r="MA46" s="13"/>
+      <c r="MB46" s="14"/>
+      <c r="MC46" s="13"/>
+      <c r="MD46" s="14"/>
+      <c r="ME46" s="13"/>
+      <c r="MF46" s="14"/>
+      <c r="MG46" s="13"/>
+      <c r="MH46" s="14"/>
+      <c r="MI46" s="13"/>
+      <c r="MJ46" s="14"/>
+      <c r="MK46" s="13"/>
+      <c r="ML46" s="14"/>
+      <c r="MM46" s="13"/>
+      <c r="MN46" s="14"/>
+      <c r="MO46" s="13"/>
+      <c r="MP46" s="14"/>
+      <c r="MQ46" s="13"/>
+      <c r="MR46" s="14"/>
+      <c r="MS46" s="13"/>
+      <c r="MT46" s="14"/>
+      <c r="MU46" s="13"/>
+      <c r="MV46" s="14"/>
+      <c r="MW46" s="13"/>
+      <c r="MX46" s="14"/>
+      <c r="MY46" s="13"/>
+      <c r="MZ46" s="14"/>
+      <c r="NA46" s="13"/>
+      <c r="NB46" s="14"/>
+      <c r="NC46" s="13"/>
+      <c r="ND46" s="14"/>
+      <c r="NE46" s="13"/>
+      <c r="NF46" s="14"/>
+      <c r="NG46" s="13"/>
+      <c r="NH46" s="14"/>
+      <c r="NI46" s="13"/>
+      <c r="NJ46" s="14"/>
+      <c r="NK46" s="13"/>
+      <c r="NL46" s="14"/>
+      <c r="NM46" s="13"/>
+      <c r="NN46" s="14"/>
+      <c r="NO46" s="13"/>
+      <c r="NP46" s="14"/>
+      <c r="NQ46" s="13"/>
+      <c r="NR46" s="14"/>
+      <c r="NS46" s="13"/>
+      <c r="NT46" s="14"/>
+      <c r="NU46" s="13"/>
+      <c r="NV46" s="14"/>
+      <c r="NW46" s="13"/>
+      <c r="NX46" s="14"/>
+      <c r="NY46" s="13"/>
+      <c r="NZ46" s="14"/>
+      <c r="OA46" s="13"/>
+      <c r="OB46" s="14"/>
+      <c r="OC46" s="13"/>
+      <c r="OD46" s="14"/>
+      <c r="OE46" s="13"/>
+      <c r="OF46" s="14"/>
+      <c r="OG46" s="13"/>
+      <c r="OH46" s="14"/>
+      <c r="OI46" s="13"/>
+      <c r="OJ46" s="14"/>
+      <c r="OK46" s="13"/>
+      <c r="OL46" s="14"/>
+      <c r="OM46" s="13"/>
+      <c r="ON46" s="14"/>
+      <c r="OO46" s="13"/>
+      <c r="OP46" s="14"/>
+      <c r="OQ46" s="13"/>
+      <c r="OR46" s="14"/>
+      <c r="OS46" s="13"/>
+      <c r="OT46" s="14"/>
+      <c r="OU46" s="13"/>
+      <c r="OV46" s="14"/>
+      <c r="OW46" s="13"/>
+      <c r="OX46" s="14"/>
+      <c r="OY46" s="13"/>
+      <c r="OZ46" s="14"/>
+      <c r="PA46" s="13"/>
+      <c r="PB46" s="14"/>
+      <c r="PC46" s="13"/>
+      <c r="PD46" s="14"/>
+      <c r="PE46" s="13"/>
+      <c r="PF46" s="14"/>
+      <c r="PG46" s="13"/>
+      <c r="PH46" s="14"/>
+      <c r="PI46" s="13"/>
+      <c r="PJ46" s="14"/>
+      <c r="PK46" s="13"/>
+      <c r="PL46" s="14"/>
+      <c r="PM46" s="13"/>
+      <c r="PN46" s="14"/>
+      <c r="PO46" s="13"/>
+      <c r="PP46" s="14"/>
+      <c r="PQ46" s="13"/>
+      <c r="PR46" s="14"/>
+      <c r="PS46" s="13"/>
+      <c r="PT46" s="14"/>
+      <c r="PU46" s="13"/>
+      <c r="PV46" s="14"/>
+      <c r="PW46" s="13"/>
+      <c r="PX46" s="14"/>
+      <c r="PY46" s="13"/>
+      <c r="PZ46" s="14"/>
+      <c r="QA46" s="13"/>
+      <c r="QB46" s="14"/>
+      <c r="QC46" s="13"/>
+      <c r="QD46" s="14"/>
+      <c r="QE46" s="13"/>
+      <c r="QF46" s="14"/>
+      <c r="QG46" s="13"/>
+      <c r="QH46" s="14"/>
+      <c r="QI46" s="13"/>
+      <c r="QJ46" s="14"/>
+      <c r="QK46" s="13"/>
+      <c r="QL46" s="14"/>
+      <c r="QM46" s="13"/>
+      <c r="QN46" s="14"/>
+      <c r="QO46" s="13"/>
+      <c r="QP46" s="14"/>
+      <c r="QQ46" s="13"/>
+      <c r="QR46" s="14"/>
+      <c r="QS46" s="13"/>
+      <c r="QT46" s="14"/>
+      <c r="QU46" s="13"/>
+      <c r="QV46" s="14"/>
+      <c r="QW46" s="13"/>
+      <c r="QX46" s="14"/>
+      <c r="QY46" s="13"/>
+      <c r="QZ46" s="14"/>
+      <c r="RA46" s="13"/>
+      <c r="RB46" s="14"/>
+      <c r="RC46" s="13"/>
+      <c r="RD46" s="14"/>
+      <c r="RE46" s="13"/>
+      <c r="RF46" s="14"/>
+      <c r="RG46" s="13"/>
+      <c r="RH46" s="14"/>
+      <c r="RI46" s="13"/>
+      <c r="RJ46" s="14"/>
+      <c r="RK46" s="13"/>
+      <c r="RL46" s="14"/>
+      <c r="RM46" s="13"/>
+      <c r="RN46" s="14"/>
+      <c r="RO46" s="13"/>
+      <c r="RP46" s="14"/>
+      <c r="RQ46" s="13"/>
+      <c r="RR46" s="14"/>
+      <c r="RS46" s="13"/>
+      <c r="RT46" s="14"/>
+      <c r="RU46" s="13"/>
+      <c r="RV46" s="14"/>
+      <c r="RW46" s="13"/>
+      <c r="RX46" s="14"/>
+      <c r="RY46" s="13"/>
+      <c r="RZ46" s="14"/>
+      <c r="SA46" s="13"/>
+      <c r="SB46" s="14"/>
+      <c r="SC46" s="13"/>
+      <c r="SD46" s="14"/>
+      <c r="SE46" s="13"/>
+      <c r="SF46" s="14"/>
+      <c r="SG46" s="13"/>
+      <c r="SH46" s="14"/>
+      <c r="SI46" s="13"/>
+      <c r="SJ46" s="14"/>
+      <c r="SK46" s="13"/>
+      <c r="SL46" s="14"/>
+      <c r="SM46" s="13"/>
+      <c r="SN46" s="14"/>
+      <c r="SO46" s="13"/>
+      <c r="SP46" s="14"/>
+      <c r="SQ46" s="13"/>
+      <c r="SR46" s="14"/>
+      <c r="SS46" s="13"/>
+      <c r="ST46" s="14"/>
+      <c r="SU46" s="13"/>
+      <c r="SV46" s="14"/>
+      <c r="SW46" s="13"/>
+      <c r="SX46" s="14"/>
+      <c r="SY46" s="13"/>
+      <c r="SZ46" s="14"/>
+      <c r="TA46" s="13"/>
+      <c r="TB46" s="14"/>
+      <c r="TC46" s="13"/>
+      <c r="TD46" s="14"/>
+      <c r="TE46" s="13"/>
+      <c r="TF46" s="14"/>
+      <c r="TG46" s="13"/>
+      <c r="TH46" s="14"/>
+      <c r="TI46" s="13"/>
+      <c r="TJ46" s="14"/>
+      <c r="TK46" s="13"/>
+      <c r="TL46" s="14"/>
+      <c r="TM46" s="13"/>
+      <c r="TN46" s="14"/>
+      <c r="TO46" s="13"/>
+      <c r="TP46" s="14"/>
+      <c r="TQ46" s="13"/>
+      <c r="TR46" s="14"/>
+      <c r="TS46" s="13"/>
+      <c r="TT46" s="14"/>
+      <c r="TU46" s="13"/>
+      <c r="TV46" s="14"/>
+      <c r="TW46" s="13"/>
+      <c r="TX46" s="14"/>
+      <c r="TY46" s="13"/>
+      <c r="TZ46" s="14"/>
+      <c r="UA46" s="13"/>
+      <c r="UB46" s="14"/>
+      <c r="UC46" s="13"/>
+      <c r="UD46" s="14"/>
+      <c r="UE46" s="13"/>
+      <c r="UF46" s="14"/>
+      <c r="UG46" s="13"/>
+      <c r="UH46" s="14"/>
+      <c r="UI46" s="13"/>
+      <c r="UJ46" s="14"/>
+      <c r="UK46" s="13"/>
+      <c r="UL46" s="14"/>
+      <c r="UM46" s="13"/>
+      <c r="UN46" s="14"/>
+      <c r="UO46" s="13"/>
+      <c r="UP46" s="14"/>
+      <c r="UQ46" s="13"/>
+      <c r="UR46" s="14"/>
+      <c r="US46" s="13"/>
+      <c r="UT46" s="14"/>
+      <c r="UU46" s="13"/>
+      <c r="UV46" s="14"/>
+      <c r="UW46" s="13"/>
+      <c r="UX46" s="14"/>
+      <c r="UY46" s="13"/>
+      <c r="UZ46" s="14"/>
+      <c r="VA46" s="13"/>
+      <c r="VB46" s="14"/>
+      <c r="VC46" s="13"/>
+      <c r="VD46" s="14"/>
+      <c r="VE46" s="13"/>
+      <c r="VF46" s="14"/>
+      <c r="VG46" s="13"/>
+      <c r="VH46" s="14"/>
+      <c r="VI46" s="13"/>
+      <c r="VJ46" s="14"/>
+      <c r="VK46" s="13"/>
+      <c r="VL46" s="14"/>
+      <c r="VM46" s="13"/>
+      <c r="VN46" s="14"/>
+      <c r="VO46" s="13"/>
+      <c r="VP46" s="14"/>
+      <c r="VQ46" s="13"/>
+      <c r="VR46" s="14"/>
+      <c r="VS46" s="13"/>
+      <c r="VT46" s="14"/>
+      <c r="VU46" s="13"/>
+      <c r="VV46" s="14"/>
+      <c r="VW46" s="13"/>
+      <c r="VX46" s="14"/>
+      <c r="VY46" s="13"/>
+      <c r="VZ46" s="14"/>
+      <c r="WA46" s="13"/>
+      <c r="WB46" s="14"/>
+      <c r="WC46" s="13"/>
+      <c r="WD46" s="14"/>
+      <c r="WE46" s="13"/>
+      <c r="WF46" s="14"/>
+      <c r="WG46" s="13"/>
+      <c r="WH46" s="14"/>
+      <c r="WI46" s="13"/>
+      <c r="WJ46" s="14"/>
+      <c r="WK46" s="13"/>
+      <c r="WL46" s="14"/>
+      <c r="WM46" s="13"/>
+      <c r="WN46" s="14"/>
+      <c r="WO46" s="13"/>
+      <c r="WP46" s="14"/>
+      <c r="WQ46" s="13"/>
+      <c r="WR46" s="14"/>
+      <c r="WS46" s="13"/>
+      <c r="WT46" s="14"/>
+      <c r="WU46" s="13"/>
+      <c r="WV46" s="14"/>
+      <c r="WW46" s="13"/>
+      <c r="WX46" s="14"/>
+      <c r="WY46" s="13"/>
+      <c r="WZ46" s="14"/>
+      <c r="XA46" s="13"/>
+      <c r="XB46" s="14"/>
+      <c r="XC46" s="13"/>
+      <c r="XD46" s="14"/>
+      <c r="XE46" s="13"/>
+      <c r="XF46" s="14"/>
+      <c r="XG46" s="13"/>
+      <c r="XH46" s="14"/>
+      <c r="XI46" s="13"/>
+      <c r="XJ46" s="14"/>
+      <c r="XK46" s="13"/>
+      <c r="XL46" s="14"/>
+      <c r="XM46" s="13"/>
+      <c r="XN46" s="14"/>
+      <c r="XO46" s="13"/>
+      <c r="XP46" s="14"/>
+      <c r="XQ46" s="13"/>
+      <c r="XR46" s="14"/>
+      <c r="XS46" s="13"/>
+      <c r="XT46" s="14"/>
+      <c r="XU46" s="13"/>
+      <c r="XV46" s="14"/>
+      <c r="XW46" s="13"/>
+      <c r="XX46" s="14"/>
+      <c r="XY46" s="13"/>
+      <c r="XZ46" s="14"/>
+      <c r="YA46" s="13"/>
+      <c r="YB46" s="14"/>
+      <c r="YC46" s="13"/>
+      <c r="YD46" s="14"/>
+      <c r="YE46" s="13"/>
+      <c r="YF46" s="14"/>
+      <c r="YG46" s="13"/>
+      <c r="YH46" s="14"/>
+      <c r="YI46" s="13"/>
+      <c r="YJ46" s="14"/>
+      <c r="YK46" s="13"/>
+      <c r="YL46" s="14"/>
+      <c r="YM46" s="13"/>
+      <c r="YN46" s="14"/>
+      <c r="YO46" s="13"/>
+      <c r="YP46" s="14"/>
+      <c r="YQ46" s="13"/>
+      <c r="YR46" s="14"/>
+      <c r="YS46" s="13"/>
+      <c r="YT46" s="14"/>
+      <c r="YU46" s="13"/>
+      <c r="YV46" s="14"/>
+      <c r="YW46" s="13"/>
+      <c r="YX46" s="14"/>
+      <c r="YY46" s="13"/>
+      <c r="YZ46" s="14"/>
+      <c r="ZA46" s="13"/>
+      <c r="ZB46" s="14"/>
+      <c r="ZC46" s="13"/>
+      <c r="ZD46" s="14"/>
+      <c r="ZE46" s="13"/>
+      <c r="ZF46" s="14"/>
+      <c r="ZG46" s="13"/>
+      <c r="ZH46" s="14"/>
+      <c r="ZI46" s="13"/>
+      <c r="ZJ46" s="14"/>
+      <c r="ZK46" s="13"/>
+      <c r="ZL46" s="14"/>
+      <c r="ZM46" s="13"/>
+      <c r="ZN46" s="14"/>
+      <c r="ZO46" s="13"/>
+      <c r="ZP46" s="14"/>
+      <c r="ZQ46" s="13"/>
+      <c r="ZR46" s="14"/>
+      <c r="ZS46" s="13"/>
+      <c r="ZT46" s="14"/>
+      <c r="ZU46" s="13"/>
+      <c r="ZV46" s="14"/>
+      <c r="ZW46" s="13"/>
+      <c r="ZX46" s="14"/>
+      <c r="ZY46" s="13"/>
+      <c r="ZZ46" s="14"/>
+      <c r="AAA46" s="13"/>
+      <c r="AAB46" s="14"/>
+      <c r="AAC46" s="13"/>
+      <c r="AAD46" s="14"/>
+      <c r="AAE46" s="13"/>
+      <c r="AAF46" s="14"/>
+      <c r="AAG46" s="13"/>
+      <c r="AAH46" s="14"/>
+      <c r="AAI46" s="13"/>
+      <c r="AAJ46" s="14"/>
+      <c r="AAK46" s="13"/>
+      <c r="AAL46" s="14"/>
+      <c r="AAM46" s="13"/>
+      <c r="AAN46" s="14"/>
+      <c r="AAO46" s="13"/>
+      <c r="AAP46" s="14"/>
+      <c r="AAQ46" s="13"/>
+      <c r="AAR46" s="14"/>
+      <c r="AAS46" s="13"/>
+      <c r="AAT46" s="14"/>
+      <c r="AAU46" s="13"/>
+      <c r="AAV46" s="14"/>
+      <c r="AAW46" s="13"/>
+      <c r="AAX46" s="14"/>
+      <c r="AAY46" s="13"/>
+      <c r="AAZ46" s="14"/>
+      <c r="ABA46" s="13"/>
+      <c r="ABB46" s="14"/>
+      <c r="ABC46" s="13"/>
+      <c r="ABD46" s="14"/>
+      <c r="ABE46" s="13"/>
+      <c r="ABF46" s="14"/>
+      <c r="ABG46" s="13"/>
+      <c r="ABH46" s="14"/>
+      <c r="ABI46" s="13"/>
+      <c r="ABJ46" s="14"/>
+      <c r="ABK46" s="13"/>
+      <c r="ABL46" s="14"/>
+      <c r="ABM46" s="13"/>
+      <c r="ABN46" s="14"/>
+      <c r="ABO46" s="13"/>
+      <c r="ABP46" s="14"/>
+      <c r="ABQ46" s="13"/>
+      <c r="ABR46" s="14"/>
+      <c r="ABS46" s="13"/>
+      <c r="ABT46" s="14"/>
+      <c r="ABU46" s="13"/>
+      <c r="ABV46" s="14"/>
+      <c r="ABW46" s="13"/>
+      <c r="ABX46" s="14"/>
+      <c r="ABY46" s="13"/>
+      <c r="ABZ46" s="14"/>
+      <c r="ACA46" s="13"/>
+      <c r="ACB46" s="14"/>
+      <c r="ACC46" s="13"/>
+      <c r="ACD46" s="14"/>
+      <c r="ACE46" s="13"/>
+      <c r="ACF46" s="14"/>
+      <c r="ACG46" s="13"/>
+      <c r="ACH46" s="14"/>
+      <c r="ACI46" s="13"/>
+      <c r="ACJ46" s="14"/>
+      <c r="ACK46" s="13"/>
+      <c r="ACL46" s="14"/>
+      <c r="ACM46" s="13"/>
+      <c r="ACN46" s="14"/>
+      <c r="ACO46" s="13"/>
+      <c r="ACP46" s="14"/>
+      <c r="ACQ46" s="13"/>
+      <c r="ACR46" s="14"/>
+      <c r="ACS46" s="13"/>
+      <c r="ACT46" s="14"/>
+      <c r="ACU46" s="13"/>
+      <c r="ACV46" s="14"/>
+      <c r="ACW46" s="13"/>
+      <c r="ACX46" s="14"/>
+      <c r="ACY46" s="13"/>
+      <c r="ACZ46" s="14"/>
+      <c r="ADA46" s="13"/>
+      <c r="ADB46" s="14"/>
+      <c r="ADC46" s="13"/>
+      <c r="ADD46" s="14"/>
+      <c r="ADE46" s="13"/>
+      <c r="ADF46" s="14"/>
+      <c r="ADG46" s="13"/>
+      <c r="ADH46" s="14"/>
+      <c r="ADI46" s="13"/>
+      <c r="ADJ46" s="14"/>
+      <c r="ADK46" s="13"/>
+      <c r="ADL46" s="14"/>
+      <c r="ADM46" s="13"/>
+      <c r="ADN46" s="14"/>
+      <c r="ADO46" s="13"/>
+      <c r="ADP46" s="14"/>
+      <c r="ADQ46" s="13"/>
+      <c r="ADR46" s="14"/>
+      <c r="ADS46" s="13"/>
+      <c r="ADT46" s="14"/>
+      <c r="ADU46" s="13"/>
+      <c r="ADV46" s="14"/>
+      <c r="ADW46" s="13"/>
+      <c r="ADX46" s="14"/>
+      <c r="ADY46" s="13"/>
+      <c r="ADZ46" s="14"/>
+      <c r="AEA46" s="13"/>
+      <c r="AEB46" s="14"/>
+      <c r="AEC46" s="13"/>
+      <c r="AED46" s="14"/>
+      <c r="AEE46" s="13"/>
+      <c r="AEF46" s="14"/>
+      <c r="AEG46" s="13"/>
+      <c r="AEH46" s="14"/>
+      <c r="AEI46" s="13"/>
+      <c r="AEJ46" s="14"/>
+      <c r="AEK46" s="13"/>
+      <c r="AEL46" s="14"/>
+      <c r="AEM46" s="13"/>
+      <c r="AEN46" s="14"/>
+      <c r="AEO46" s="13"/>
+      <c r="AEP46" s="14"/>
+      <c r="AEQ46" s="13"/>
+      <c r="AER46" s="14"/>
+      <c r="AES46" s="13"/>
+      <c r="AET46" s="14"/>
+      <c r="AEU46" s="13"/>
+      <c r="AEV46" s="14"/>
+      <c r="AEW46" s="13"/>
+      <c r="AEX46" s="14"/>
+      <c r="AEY46" s="13"/>
+      <c r="AEZ46" s="14"/>
+      <c r="AFA46" s="13"/>
+      <c r="AFB46" s="14"/>
+      <c r="AFC46" s="13"/>
+      <c r="AFD46" s="14"/>
+      <c r="AFE46" s="13"/>
+      <c r="AFF46" s="14"/>
+      <c r="AFG46" s="13"/>
+      <c r="AFH46" s="14"/>
+      <c r="AFI46" s="13"/>
+      <c r="AFJ46" s="14"/>
+      <c r="AFK46" s="13"/>
+      <c r="AFL46" s="14"/>
+      <c r="AFM46" s="13"/>
+      <c r="AFN46" s="14"/>
+      <c r="AFO46" s="13"/>
+      <c r="AFP46" s="14"/>
+      <c r="AFQ46" s="13"/>
+      <c r="AFR46" s="14"/>
+      <c r="AFS46" s="13"/>
+      <c r="AFT46" s="14"/>
+      <c r="AFU46" s="13"/>
+      <c r="AFV46" s="14"/>
+      <c r="AFW46" s="13"/>
+      <c r="AFX46" s="14"/>
+      <c r="AFY46" s="13"/>
+      <c r="AFZ46" s="14"/>
+      <c r="AGA46" s="13"/>
+      <c r="AGB46" s="14"/>
+      <c r="AGC46" s="13"/>
+      <c r="AGD46" s="14"/>
+      <c r="AGE46" s="13"/>
+      <c r="AGF46" s="14"/>
+      <c r="AGG46" s="13"/>
+      <c r="AGH46" s="14"/>
+      <c r="AGI46" s="13"/>
+      <c r="AGJ46" s="14"/>
+      <c r="AGK46" s="13"/>
+      <c r="AGL46" s="14"/>
+      <c r="AGM46" s="13"/>
+      <c r="AGN46" s="14"/>
+      <c r="AGO46" s="13"/>
+      <c r="AGP46" s="14"/>
+      <c r="AGQ46" s="13"/>
+      <c r="AGR46" s="14"/>
+      <c r="AGS46" s="13"/>
+      <c r="AGT46" s="14"/>
+      <c r="AGU46" s="13"/>
+      <c r="AGV46" s="14"/>
+      <c r="AGW46" s="13"/>
+      <c r="AGX46" s="14"/>
+      <c r="AGY46" s="13"/>
+      <c r="AGZ46" s="14"/>
+      <c r="AHA46" s="13"/>
+      <c r="AHB46" s="14"/>
+      <c r="AHC46" s="13"/>
+      <c r="AHD46" s="14"/>
+      <c r="AHE46" s="13"/>
+      <c r="AHF46" s="14"/>
+      <c r="AHG46" s="13"/>
+      <c r="AHH46" s="14"/>
+      <c r="AHI46" s="13"/>
+      <c r="AHJ46" s="14"/>
+      <c r="AHK46" s="13"/>
+      <c r="AHL46" s="14"/>
+      <c r="AHM46" s="13"/>
+      <c r="AHN46" s="14"/>
+      <c r="AHO46" s="13"/>
+      <c r="AHP46" s="14"/>
+      <c r="AHQ46" s="13"/>
+      <c r="AHR46" s="14"/>
+      <c r="AHS46" s="13"/>
+      <c r="AHT46" s="14"/>
+      <c r="AHU46" s="13"/>
+      <c r="AHV46" s="14"/>
+      <c r="AHW46" s="13"/>
+      <c r="AHX46" s="14"/>
+      <c r="AHY46" s="13"/>
+      <c r="AHZ46" s="14"/>
+      <c r="AIA46" s="13"/>
+      <c r="AIB46" s="14"/>
+      <c r="AIC46" s="13"/>
+      <c r="AID46" s="14"/>
+      <c r="AIE46" s="13"/>
+      <c r="AIF46" s="14"/>
+      <c r="AIG46" s="13"/>
+      <c r="AIH46" s="14"/>
+      <c r="AII46" s="13"/>
+      <c r="AIJ46" s="14"/>
+      <c r="AIK46" s="13"/>
+      <c r="AIL46" s="14"/>
+      <c r="AIM46" s="13"/>
+      <c r="AIN46" s="14"/>
+      <c r="AIO46" s="13"/>
+      <c r="AIP46" s="14"/>
+      <c r="AIQ46" s="13"/>
+      <c r="AIR46" s="14"/>
+      <c r="AIS46" s="13"/>
+      <c r="AIT46" s="14"/>
+      <c r="AIU46" s="13"/>
+      <c r="AIV46" s="14"/>
+      <c r="AIW46" s="13"/>
+      <c r="AIX46" s="14"/>
+      <c r="AIY46" s="13"/>
+      <c r="AIZ46" s="14"/>
+      <c r="AJA46" s="13"/>
+      <c r="AJB46" s="14"/>
+      <c r="AJC46" s="13"/>
+      <c r="AJD46" s="14"/>
+      <c r="AJE46" s="13"/>
+      <c r="AJF46" s="14"/>
+      <c r="AJG46" s="13"/>
+      <c r="AJH46" s="14"/>
+      <c r="AJI46" s="13"/>
+      <c r="AJJ46" s="14"/>
+      <c r="AJK46" s="13"/>
+      <c r="AJL46" s="14"/>
+      <c r="AJM46" s="13"/>
+      <c r="AJN46" s="14"/>
+      <c r="AJO46" s="13"/>
+      <c r="AJP46" s="14"/>
+      <c r="AJQ46" s="13"/>
+      <c r="AJR46" s="14"/>
+      <c r="AJS46" s="13"/>
+      <c r="AJT46" s="14"/>
+      <c r="AJU46" s="13"/>
+      <c r="AJV46" s="14"/>
+      <c r="AJW46" s="13"/>
+      <c r="AJX46" s="14"/>
+      <c r="AJY46" s="13"/>
+      <c r="AJZ46" s="14"/>
+      <c r="AKA46" s="13"/>
+      <c r="AKB46" s="14"/>
+      <c r="AKC46" s="13"/>
+      <c r="AKD46" s="14"/>
+      <c r="AKE46" s="13"/>
+      <c r="AKF46" s="14"/>
+      <c r="AKG46" s="13"/>
+      <c r="AKH46" s="14"/>
+      <c r="AKI46" s="13"/>
+      <c r="AKJ46" s="14"/>
+      <c r="AKK46" s="13"/>
+      <c r="AKL46" s="14"/>
+      <c r="AKM46" s="13"/>
+      <c r="AKN46" s="14"/>
+      <c r="AKO46" s="13"/>
+      <c r="AKP46" s="14"/>
+      <c r="AKQ46" s="13"/>
+      <c r="AKR46" s="14"/>
+      <c r="AKS46" s="13"/>
+      <c r="AKT46" s="14"/>
+      <c r="AKU46" s="13"/>
+      <c r="AKV46" s="14"/>
+      <c r="AKW46" s="13"/>
+      <c r="AKX46" s="14"/>
+      <c r="AKY46" s="13"/>
+      <c r="AKZ46" s="14"/>
+      <c r="ALA46" s="13"/>
+      <c r="ALB46" s="14"/>
+      <c r="ALC46" s="13"/>
+      <c r="ALD46" s="14"/>
+      <c r="ALE46" s="13"/>
+      <c r="ALF46" s="14"/>
+      <c r="ALG46" s="13"/>
+      <c r="ALH46" s="14"/>
+      <c r="ALI46" s="13"/>
+      <c r="ALJ46" s="14"/>
+      <c r="ALK46" s="13"/>
+      <c r="ALL46" s="14"/>
     </row>
-    <row r="15" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N15" s="23"/>
+    <row r="47" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A47" s="18"/>
+      <c r="B47" s="17"/>
+      <c r="C47" s="18"/>
+      <c r="D47" s="17"/>
+      <c r="E47" s="16"/>
+      <c r="F47" s="17"/>
+      <c r="G47" s="18"/>
+      <c r="H47" s="17"/>
+      <c r="N47" s="40"/>
+      <c r="O47" s="40"/>
+      <c r="FU47" s="18"/>
+      <c r="FV47" s="17"/>
+      <c r="FW47" s="18"/>
+      <c r="FX47" s="17"/>
+      <c r="FY47" s="18"/>
+      <c r="FZ47" s="17"/>
+      <c r="GA47" s="18"/>
+      <c r="GB47" s="17"/>
+      <c r="GC47" s="18"/>
+      <c r="GD47" s="17"/>
+      <c r="GE47" s="18"/>
+      <c r="GF47" s="17"/>
+      <c r="GG47" s="18"/>
+      <c r="GH47" s="17"/>
+      <c r="GI47" s="18"/>
+      <c r="GJ47" s="17"/>
+      <c r="GK47" s="18"/>
+      <c r="GL47" s="17"/>
+      <c r="GM47" s="18"/>
+      <c r="GN47" s="17"/>
+      <c r="GO47" s="18"/>
+      <c r="GP47" s="17"/>
+      <c r="GQ47" s="18"/>
+      <c r="GR47" s="17"/>
+      <c r="GS47" s="18"/>
+      <c r="GT47" s="17"/>
+      <c r="GU47" s="18"/>
+      <c r="GV47" s="17"/>
+      <c r="GW47" s="18"/>
+      <c r="GX47" s="17"/>
+      <c r="GY47" s="18"/>
+      <c r="GZ47" s="17"/>
+      <c r="HA47" s="18"/>
+      <c r="HB47" s="17"/>
+      <c r="HC47" s="18"/>
+      <c r="HD47" s="17"/>
+      <c r="HE47" s="18"/>
+      <c r="HF47" s="17"/>
+      <c r="HG47" s="18"/>
+      <c r="HH47" s="17"/>
+      <c r="HI47" s="18"/>
+      <c r="HJ47" s="17"/>
+      <c r="HK47" s="18"/>
+      <c r="HL47" s="17"/>
+      <c r="HM47" s="18"/>
+      <c r="HN47" s="17"/>
+      <c r="HO47" s="18"/>
+      <c r="HP47" s="17"/>
+      <c r="HQ47" s="18"/>
+      <c r="HR47" s="17"/>
+      <c r="HS47" s="18"/>
+      <c r="HT47" s="17"/>
+      <c r="HU47" s="18"/>
+      <c r="HV47" s="17"/>
+      <c r="HW47" s="18"/>
+      <c r="HX47" s="17"/>
+      <c r="HY47" s="18"/>
+      <c r="HZ47" s="17"/>
+      <c r="IA47" s="18"/>
+      <c r="IB47" s="17"/>
+      <c r="IC47" s="18"/>
+      <c r="ID47" s="17"/>
+      <c r="IE47" s="18"/>
+      <c r="IF47" s="17"/>
+      <c r="IG47" s="18"/>
+      <c r="IH47" s="17"/>
+      <c r="II47" s="18"/>
+      <c r="IJ47" s="17"/>
+      <c r="IK47" s="18"/>
+      <c r="IL47" s="17"/>
+      <c r="IM47" s="18"/>
+      <c r="IN47" s="17"/>
+      <c r="IO47" s="18"/>
+      <c r="IP47" s="17"/>
+      <c r="IQ47" s="18"/>
+      <c r="IR47" s="17"/>
+      <c r="IS47" s="18"/>
+      <c r="IT47" s="17"/>
+      <c r="IU47" s="18"/>
+      <c r="IV47" s="17"/>
+      <c r="IW47" s="18"/>
+      <c r="IX47" s="17"/>
+      <c r="IY47" s="18"/>
+      <c r="IZ47" s="17"/>
+      <c r="JA47" s="18"/>
+      <c r="JB47" s="17"/>
+      <c r="JC47" s="18"/>
+      <c r="JD47" s="17"/>
+      <c r="JE47" s="18"/>
+      <c r="JF47" s="17"/>
+      <c r="JG47" s="18"/>
+      <c r="JH47" s="17"/>
+      <c r="JI47" s="18"/>
+      <c r="JJ47" s="17"/>
+      <c r="JK47" s="18"/>
+      <c r="JL47" s="17"/>
+      <c r="JM47" s="18"/>
+      <c r="JN47" s="17"/>
+      <c r="JO47" s="18"/>
+      <c r="JP47" s="17"/>
+      <c r="JQ47" s="18"/>
+      <c r="JR47" s="17"/>
+      <c r="JS47" s="18"/>
+      <c r="JT47" s="17"/>
+      <c r="JU47" s="18"/>
+      <c r="JV47" s="17"/>
+      <c r="JW47" s="18"/>
+      <c r="JX47" s="17"/>
+      <c r="JY47" s="18"/>
+      <c r="JZ47" s="17"/>
+      <c r="KA47" s="18"/>
+      <c r="KB47" s="17"/>
+      <c r="KC47" s="18"/>
+      <c r="KD47" s="17"/>
+      <c r="KE47" s="18"/>
+      <c r="KF47" s="17"/>
+      <c r="KG47" s="18"/>
+      <c r="KH47" s="17"/>
+      <c r="KI47" s="18"/>
+      <c r="KJ47" s="17"/>
+      <c r="KK47" s="18"/>
+      <c r="KL47" s="17"/>
+      <c r="KM47" s="18"/>
+      <c r="KN47" s="17"/>
+      <c r="KO47" s="18"/>
+      <c r="KP47" s="17"/>
+      <c r="KQ47" s="18"/>
+      <c r="KR47" s="17"/>
+      <c r="KS47" s="18"/>
+      <c r="KT47" s="17"/>
+      <c r="KU47" s="18"/>
+      <c r="KV47" s="17"/>
+      <c r="KW47" s="18"/>
+      <c r="KX47" s="17"/>
+      <c r="KY47" s="18"/>
+      <c r="KZ47" s="17"/>
+      <c r="LA47" s="18"/>
+      <c r="LB47" s="17"/>
+      <c r="LC47" s="18"/>
+      <c r="LD47" s="17"/>
+      <c r="LE47" s="18"/>
+      <c r="LF47" s="17"/>
+      <c r="LG47" s="18"/>
+      <c r="LH47" s="17"/>
+      <c r="LI47" s="18"/>
+      <c r="LJ47" s="17"/>
+      <c r="LK47" s="18"/>
+      <c r="LL47" s="17"/>
+      <c r="LM47" s="18"/>
+      <c r="LN47" s="17"/>
+      <c r="LO47" s="18"/>
+      <c r="LP47" s="17"/>
+      <c r="LQ47" s="18"/>
+      <c r="LR47" s="17"/>
+      <c r="LS47" s="18"/>
+      <c r="LT47" s="17"/>
+      <c r="LU47" s="18"/>
+      <c r="LV47" s="17"/>
+      <c r="LW47" s="18"/>
+      <c r="LX47" s="17"/>
+      <c r="LY47" s="18"/>
+      <c r="LZ47" s="17"/>
+      <c r="MA47" s="18"/>
+      <c r="MB47" s="17"/>
+      <c r="MC47" s="18"/>
+      <c r="MD47" s="17"/>
+      <c r="ME47" s="18"/>
+      <c r="MF47" s="17"/>
+      <c r="MG47" s="18"/>
+      <c r="MH47" s="17"/>
+      <c r="MI47" s="18"/>
+      <c r="MJ47" s="17"/>
+      <c r="MK47" s="18"/>
+      <c r="ML47" s="17"/>
+      <c r="MM47" s="18"/>
+      <c r="MN47" s="17"/>
+      <c r="MO47" s="18"/>
+      <c r="MP47" s="17"/>
+      <c r="MQ47" s="18"/>
+      <c r="MR47" s="17"/>
+      <c r="MS47" s="18"/>
+      <c r="MT47" s="17"/>
+      <c r="MU47" s="18"/>
+      <c r="MV47" s="17"/>
+      <c r="MW47" s="18"/>
+      <c r="MX47" s="17"/>
+      <c r="MY47" s="18"/>
+      <c r="MZ47" s="17"/>
+      <c r="NA47" s="18"/>
+      <c r="NB47" s="17"/>
+      <c r="NC47" s="18"/>
+      <c r="ND47" s="17"/>
+      <c r="NE47" s="18"/>
+      <c r="NF47" s="17"/>
+      <c r="NG47" s="18"/>
+      <c r="NH47" s="17"/>
+      <c r="NI47" s="18"/>
+      <c r="NJ47" s="17"/>
+      <c r="NK47" s="18"/>
+      <c r="NL47" s="17"/>
+      <c r="NM47" s="18"/>
+      <c r="NN47" s="17"/>
+      <c r="NO47" s="18"/>
+      <c r="NP47" s="17"/>
+      <c r="NQ47" s="18"/>
+      <c r="NR47" s="17"/>
+      <c r="NS47" s="18"/>
+      <c r="NT47" s="17"/>
+      <c r="NU47" s="18"/>
+      <c r="NV47" s="17"/>
+      <c r="NW47" s="18"/>
+      <c r="NX47" s="17"/>
+      <c r="NY47" s="18"/>
+      <c r="NZ47" s="17"/>
+      <c r="OA47" s="18"/>
+      <c r="OB47" s="17"/>
+      <c r="OC47" s="18"/>
+      <c r="OD47" s="17"/>
+      <c r="OE47" s="18"/>
+      <c r="OF47" s="17"/>
+      <c r="OG47" s="18"/>
+      <c r="OH47" s="17"/>
+      <c r="OI47" s="18"/>
+      <c r="OJ47" s="17"/>
+      <c r="OK47" s="18"/>
+      <c r="OL47" s="17"/>
+      <c r="OM47" s="18"/>
+      <c r="ON47" s="17"/>
+      <c r="OO47" s="18"/>
+      <c r="OP47" s="17"/>
+      <c r="OQ47" s="18"/>
+      <c r="OR47" s="17"/>
+      <c r="OS47" s="18"/>
+      <c r="OT47" s="17"/>
+      <c r="OU47" s="18"/>
+      <c r="OV47" s="17"/>
+      <c r="OW47" s="18"/>
+      <c r="OX47" s="17"/>
+      <c r="OY47" s="18"/>
+      <c r="OZ47" s="17"/>
+      <c r="PA47" s="18"/>
+      <c r="PB47" s="17"/>
+      <c r="PC47" s="18"/>
+      <c r="PD47" s="17"/>
+      <c r="PE47" s="18"/>
+      <c r="PF47" s="17"/>
+      <c r="PG47" s="18"/>
+      <c r="PH47" s="17"/>
+      <c r="PI47" s="18"/>
+      <c r="PJ47" s="17"/>
+      <c r="PK47" s="18"/>
+      <c r="PL47" s="17"/>
+      <c r="PM47" s="18"/>
+      <c r="PN47" s="17"/>
+      <c r="PO47" s="18"/>
+      <c r="PP47" s="17"/>
+      <c r="PQ47" s="18"/>
+      <c r="PR47" s="17"/>
+      <c r="PS47" s="18"/>
+      <c r="PT47" s="17"/>
+      <c r="PU47" s="18"/>
+      <c r="PV47" s="17"/>
+      <c r="PW47" s="18"/>
+      <c r="PX47" s="17"/>
+      <c r="PY47" s="18"/>
+      <c r="PZ47" s="17"/>
+      <c r="QA47" s="18"/>
+      <c r="QB47" s="17"/>
+      <c r="QC47" s="18"/>
+      <c r="QD47" s="17"/>
+      <c r="QE47" s="18"/>
+      <c r="QF47" s="17"/>
+      <c r="QG47" s="18"/>
+      <c r="QH47" s="17"/>
+      <c r="QI47" s="18"/>
+      <c r="QJ47" s="17"/>
+      <c r="QK47" s="18"/>
+      <c r="QL47" s="17"/>
+      <c r="QM47" s="18"/>
+      <c r="QN47" s="17"/>
+      <c r="QO47" s="18"/>
+      <c r="QP47" s="17"/>
+      <c r="QQ47" s="18"/>
+      <c r="QR47" s="17"/>
+      <c r="QS47" s="18"/>
+      <c r="QT47" s="17"/>
+      <c r="QU47" s="18"/>
+      <c r="QV47" s="17"/>
+      <c r="QW47" s="18"/>
+      <c r="QX47" s="17"/>
+      <c r="QY47" s="18"/>
+      <c r="QZ47" s="17"/>
+      <c r="RA47" s="18"/>
+      <c r="RB47" s="17"/>
+      <c r="RC47" s="18"/>
+      <c r="RD47" s="17"/>
+      <c r="RE47" s="18"/>
+      <c r="RF47" s="17"/>
+      <c r="RG47" s="18"/>
+      <c r="RH47" s="17"/>
+      <c r="RI47" s="18"/>
+      <c r="RJ47" s="17"/>
+      <c r="RK47" s="18"/>
+      <c r="RL47" s="17"/>
+      <c r="RM47" s="18"/>
+      <c r="RN47" s="17"/>
+      <c r="RO47" s="18"/>
+      <c r="RP47" s="17"/>
+      <c r="RQ47" s="18"/>
+      <c r="RR47" s="17"/>
+      <c r="RS47" s="18"/>
+      <c r="RT47" s="17"/>
+      <c r="RU47" s="18"/>
+      <c r="RV47" s="17"/>
+      <c r="RW47" s="18"/>
+      <c r="RX47" s="17"/>
+      <c r="RY47" s="18"/>
+      <c r="RZ47" s="17"/>
+      <c r="SA47" s="18"/>
+      <c r="SB47" s="17"/>
+      <c r="SC47" s="18"/>
+      <c r="SD47" s="17"/>
+      <c r="SE47" s="18"/>
+      <c r="SF47" s="17"/>
+      <c r="SG47" s="18"/>
+      <c r="SH47" s="17"/>
+      <c r="SI47" s="18"/>
+      <c r="SJ47" s="17"/>
+      <c r="SK47" s="18"/>
+      <c r="SL47" s="17"/>
+      <c r="SM47" s="18"/>
+      <c r="SN47" s="17"/>
+      <c r="SO47" s="18"/>
+      <c r="SP47" s="17"/>
+      <c r="SQ47" s="18"/>
+      <c r="SR47" s="17"/>
+      <c r="SS47" s="18"/>
+      <c r="ST47" s="17"/>
+      <c r="SU47" s="18"/>
+      <c r="SV47" s="17"/>
+      <c r="SW47" s="18"/>
+      <c r="SX47" s="17"/>
+      <c r="SY47" s="18"/>
+      <c r="SZ47" s="17"/>
+      <c r="TA47" s="18"/>
+      <c r="TB47" s="17"/>
+      <c r="TC47" s="18"/>
+      <c r="TD47" s="17"/>
+      <c r="TE47" s="18"/>
+      <c r="TF47" s="17"/>
+      <c r="TG47" s="18"/>
+      <c r="TH47" s="17"/>
+      <c r="TI47" s="18"/>
+      <c r="TJ47" s="17"/>
+      <c r="TK47" s="18"/>
+      <c r="TL47" s="17"/>
+      <c r="TM47" s="18"/>
+      <c r="TN47" s="17"/>
+      <c r="TO47" s="18"/>
+      <c r="TP47" s="17"/>
+      <c r="TQ47" s="18"/>
+      <c r="TR47" s="17"/>
+      <c r="TS47" s="18"/>
+      <c r="TT47" s="17"/>
+      <c r="TU47" s="18"/>
+      <c r="TV47" s="17"/>
+      <c r="TW47" s="18"/>
+      <c r="TX47" s="17"/>
+      <c r="TY47" s="18"/>
+      <c r="TZ47" s="17"/>
+      <c r="UA47" s="18"/>
+      <c r="UB47" s="17"/>
+      <c r="UC47" s="18"/>
+      <c r="UD47" s="17"/>
+      <c r="UE47" s="18"/>
+      <c r="UF47" s="17"/>
+      <c r="UG47" s="18"/>
+      <c r="UH47" s="17"/>
+      <c r="UI47" s="18"/>
+      <c r="UJ47" s="17"/>
+      <c r="UK47" s="18"/>
+      <c r="UL47" s="17"/>
+      <c r="UM47" s="18"/>
+      <c r="UN47" s="17"/>
+      <c r="UO47" s="18"/>
+      <c r="UP47" s="17"/>
+      <c r="UQ47" s="18"/>
+      <c r="UR47" s="17"/>
+      <c r="US47" s="18"/>
+      <c r="UT47" s="17"/>
+      <c r="UU47" s="18"/>
+      <c r="UV47" s="17"/>
+      <c r="UW47" s="18"/>
+      <c r="UX47" s="17"/>
+      <c r="UY47" s="18"/>
+      <c r="UZ47" s="17"/>
+      <c r="VA47" s="18"/>
+      <c r="VB47" s="17"/>
+      <c r="VC47" s="18"/>
+      <c r="VD47" s="17"/>
+      <c r="VE47" s="18"/>
+      <c r="VF47" s="17"/>
+      <c r="VG47" s="18"/>
+      <c r="VH47" s="17"/>
+      <c r="VI47" s="18"/>
+      <c r="VJ47" s="17"/>
+      <c r="VK47" s="18"/>
+      <c r="VL47" s="17"/>
+      <c r="VM47" s="18"/>
+      <c r="VN47" s="17"/>
+      <c r="VO47" s="18"/>
+      <c r="VP47" s="17"/>
+      <c r="VQ47" s="18"/>
+      <c r="VR47" s="17"/>
+      <c r="VS47" s="18"/>
+      <c r="VT47" s="17"/>
+      <c r="VU47" s="18"/>
+      <c r="VV47" s="17"/>
+      <c r="VW47" s="18"/>
+      <c r="VX47" s="17"/>
+      <c r="VY47" s="18"/>
+      <c r="VZ47" s="17"/>
+      <c r="WA47" s="18"/>
+      <c r="WB47" s="17"/>
+      <c r="WC47" s="18"/>
+      <c r="WD47" s="17"/>
+      <c r="WE47" s="18"/>
+      <c r="WF47" s="17"/>
+      <c r="WG47" s="18"/>
+      <c r="WH47" s="17"/>
+      <c r="WI47" s="18"/>
+      <c r="WJ47" s="17"/>
+      <c r="WK47" s="18"/>
+      <c r="WL47" s="17"/>
+      <c r="WM47" s="18"/>
+      <c r="WN47" s="17"/>
+      <c r="WO47" s="18"/>
+      <c r="WP47" s="17"/>
+      <c r="WQ47" s="18"/>
+      <c r="WR47" s="17"/>
+      <c r="WS47" s="18"/>
+      <c r="WT47" s="17"/>
+      <c r="WU47" s="18"/>
+      <c r="WV47" s="17"/>
+      <c r="WW47" s="18"/>
+      <c r="WX47" s="17"/>
+      <c r="WY47" s="18"/>
+      <c r="WZ47" s="17"/>
+      <c r="XA47" s="18"/>
+      <c r="XB47" s="17"/>
+      <c r="XC47" s="18"/>
+      <c r="XD47" s="17"/>
+      <c r="XE47" s="18"/>
+      <c r="XF47" s="17"/>
+      <c r="XG47" s="18"/>
+      <c r="XH47" s="17"/>
+      <c r="XI47" s="18"/>
+      <c r="XJ47" s="17"/>
+      <c r="XK47" s="18"/>
+      <c r="XL47" s="17"/>
+      <c r="XM47" s="18"/>
+      <c r="XN47" s="17"/>
+      <c r="XO47" s="18"/>
+      <c r="XP47" s="17"/>
+      <c r="XQ47" s="18"/>
+      <c r="XR47" s="17"/>
+      <c r="XS47" s="18"/>
+      <c r="XT47" s="17"/>
+      <c r="XU47" s="18"/>
+      <c r="XV47" s="17"/>
+      <c r="XW47" s="18"/>
+      <c r="XX47" s="17"/>
+      <c r="XY47" s="18"/>
+      <c r="XZ47" s="17"/>
+      <c r="YA47" s="18"/>
+      <c r="YB47" s="17"/>
+      <c r="YC47" s="18"/>
+      <c r="YD47" s="17"/>
+      <c r="YE47" s="18"/>
+      <c r="YF47" s="17"/>
+      <c r="YG47" s="18"/>
+      <c r="YH47" s="17"/>
+      <c r="YI47" s="18"/>
+      <c r="YJ47" s="17"/>
+      <c r="YK47" s="18"/>
+      <c r="YL47" s="17"/>
+      <c r="YM47" s="18"/>
+      <c r="YN47" s="17"/>
+      <c r="YO47" s="18"/>
+      <c r="YP47" s="17"/>
+      <c r="YQ47" s="18"/>
+      <c r="YR47" s="17"/>
+      <c r="YS47" s="18"/>
+      <c r="YT47" s="17"/>
+      <c r="YU47" s="18"/>
+      <c r="YV47" s="17"/>
+      <c r="YW47" s="18"/>
+      <c r="YX47" s="17"/>
+      <c r="YY47" s="18"/>
+      <c r="YZ47" s="17"/>
+      <c r="ZA47" s="18"/>
+      <c r="ZB47" s="17"/>
+      <c r="ZC47" s="18"/>
+      <c r="ZD47" s="17"/>
+      <c r="ZE47" s="18"/>
+      <c r="ZF47" s="17"/>
+      <c r="ZG47" s="18"/>
+      <c r="ZH47" s="17"/>
+      <c r="ZI47" s="18"/>
+      <c r="ZJ47" s="17"/>
+      <c r="ZK47" s="18"/>
+      <c r="ZL47" s="17"/>
+      <c r="ZM47" s="18"/>
+      <c r="ZN47" s="17"/>
+      <c r="ZO47" s="18"/>
+      <c r="ZP47" s="17"/>
+      <c r="ZQ47" s="18"/>
+      <c r="ZR47" s="17"/>
+      <c r="ZS47" s="18"/>
+      <c r="ZT47" s="17"/>
+      <c r="ZU47" s="18"/>
+      <c r="ZV47" s="17"/>
+      <c r="ZW47" s="18"/>
+      <c r="ZX47" s="17"/>
+      <c r="ZY47" s="18"/>
+      <c r="ZZ47" s="17"/>
+      <c r="AAA47" s="18"/>
+      <c r="AAB47" s="17"/>
+      <c r="AAC47" s="18"/>
+      <c r="AAD47" s="17"/>
+      <c r="AAE47" s="18"/>
+      <c r="AAF47" s="17"/>
+      <c r="AAG47" s="18"/>
+      <c r="AAH47" s="17"/>
+      <c r="AAI47" s="18"/>
+      <c r="AAJ47" s="17"/>
+      <c r="AAK47" s="18"/>
+      <c r="AAL47" s="17"/>
+      <c r="AAM47" s="18"/>
+      <c r="AAN47" s="17"/>
+      <c r="AAO47" s="18"/>
+      <c r="AAP47" s="17"/>
+      <c r="AAQ47" s="18"/>
+      <c r="AAR47" s="17"/>
+      <c r="AAS47" s="18"/>
+      <c r="AAT47" s="17"/>
+      <c r="AAU47" s="18"/>
+      <c r="AAV47" s="17"/>
+      <c r="AAW47" s="18"/>
+      <c r="AAX47" s="17"/>
+      <c r="AAY47" s="18"/>
+      <c r="AAZ47" s="17"/>
+      <c r="ABA47" s="18"/>
+      <c r="ABB47" s="17"/>
+      <c r="ABC47" s="18"/>
+      <c r="ABD47" s="17"/>
+      <c r="ABE47" s="18"/>
+      <c r="ABF47" s="17"/>
+      <c r="ABG47" s="18"/>
+      <c r="ABH47" s="17"/>
+      <c r="ABI47" s="18"/>
+      <c r="ABJ47" s="17"/>
+      <c r="ABK47" s="18"/>
+      <c r="ABL47" s="17"/>
+      <c r="ABM47" s="18"/>
+      <c r="ABN47" s="17"/>
+      <c r="ABO47" s="18"/>
+      <c r="ABP47" s="17"/>
+      <c r="ABQ47" s="18"/>
+      <c r="ABR47" s="17"/>
+      <c r="ABS47" s="18"/>
+      <c r="ABT47" s="17"/>
+      <c r="ABU47" s="18"/>
+      <c r="ABV47" s="17"/>
+      <c r="ABW47" s="18"/>
+      <c r="ABX47" s="17"/>
+      <c r="ABY47" s="18"/>
+      <c r="ABZ47" s="17"/>
+      <c r="ACA47" s="18"/>
+      <c r="ACB47" s="17"/>
+      <c r="ACC47" s="18"/>
+      <c r="ACD47" s="17"/>
+      <c r="ACE47" s="18"/>
+      <c r="ACF47" s="17"/>
+      <c r="ACG47" s="18"/>
+      <c r="ACH47" s="17"/>
+      <c r="ACI47" s="18"/>
+      <c r="ACJ47" s="17"/>
+      <c r="ACK47" s="18"/>
+      <c r="ACL47" s="17"/>
+      <c r="ACM47" s="18"/>
+      <c r="ACN47" s="17"/>
+      <c r="ACO47" s="18"/>
+      <c r="ACP47" s="17"/>
+      <c r="ACQ47" s="18"/>
+      <c r="ACR47" s="17"/>
+      <c r="ACS47" s="18"/>
+      <c r="ACT47" s="17"/>
+      <c r="ACU47" s="18"/>
+      <c r="ACV47" s="17"/>
+      <c r="ACW47" s="18"/>
+      <c r="ACX47" s="17"/>
+      <c r="ACY47" s="18"/>
+      <c r="ACZ47" s="17"/>
+      <c r="ADA47" s="18"/>
+      <c r="ADB47" s="17"/>
+      <c r="ADC47" s="18"/>
+      <c r="ADD47" s="17"/>
+      <c r="ADE47" s="18"/>
+      <c r="ADF47" s="17"/>
+      <c r="ADG47" s="18"/>
+      <c r="ADH47" s="17"/>
+      <c r="ADI47" s="18"/>
+      <c r="ADJ47" s="17"/>
+      <c r="ADK47" s="18"/>
+      <c r="ADL47" s="17"/>
+      <c r="ADM47" s="18"/>
+      <c r="ADN47" s="17"/>
+      <c r="ADO47" s="18"/>
+      <c r="ADP47" s="17"/>
+      <c r="ADQ47" s="18"/>
+      <c r="ADR47" s="17"/>
+      <c r="ADS47" s="18"/>
+      <c r="ADT47" s="17"/>
+      <c r="ADU47" s="18"/>
+      <c r="ADV47" s="17"/>
+      <c r="ADW47" s="18"/>
+      <c r="ADX47" s="17"/>
+      <c r="ADY47" s="18"/>
+      <c r="ADZ47" s="17"/>
+      <c r="AEA47" s="18"/>
+      <c r="AEB47" s="17"/>
+      <c r="AEC47" s="18"/>
+      <c r="AED47" s="17"/>
+      <c r="AEE47" s="18"/>
+      <c r="AEF47" s="17"/>
+      <c r="AEG47" s="18"/>
+      <c r="AEH47" s="17"/>
+      <c r="AEI47" s="18"/>
+      <c r="AEJ47" s="17"/>
+      <c r="AEK47" s="18"/>
+      <c r="AEL47" s="17"/>
+      <c r="AEM47" s="18"/>
+      <c r="AEN47" s="17"/>
+      <c r="AEO47" s="18"/>
+      <c r="AEP47" s="17"/>
+      <c r="AEQ47" s="18"/>
+      <c r="AER47" s="17"/>
+      <c r="AES47" s="18"/>
+      <c r="AET47" s="17"/>
+      <c r="AEU47" s="18"/>
+      <c r="AEV47" s="17"/>
+      <c r="AEW47" s="18"/>
+      <c r="AEX47" s="17"/>
+      <c r="AEY47" s="18"/>
+      <c r="AEZ47" s="17"/>
+      <c r="AFA47" s="18"/>
+      <c r="AFB47" s="17"/>
+      <c r="AFC47" s="18"/>
+      <c r="AFD47" s="17"/>
+      <c r="AFE47" s="18"/>
+      <c r="AFF47" s="17"/>
+      <c r="AFG47" s="18"/>
+      <c r="AFH47" s="17"/>
+      <c r="AFI47" s="18"/>
+      <c r="AFJ47" s="17"/>
+      <c r="AFK47" s="18"/>
+      <c r="AFL47" s="17"/>
+      <c r="AFM47" s="18"/>
+      <c r="AFN47" s="17"/>
+      <c r="AFO47" s="18"/>
+      <c r="AFP47" s="17"/>
+      <c r="AFQ47" s="18"/>
+      <c r="AFR47" s="17"/>
+      <c r="AFS47" s="18"/>
+      <c r="AFT47" s="17"/>
+      <c r="AFU47" s="18"/>
+      <c r="AFV47" s="17"/>
+      <c r="AFW47" s="18"/>
+      <c r="AFX47" s="17"/>
+      <c r="AFY47" s="18"/>
+      <c r="AFZ47" s="17"/>
+      <c r="AGA47" s="18"/>
+      <c r="AGB47" s="17"/>
+      <c r="AGC47" s="18"/>
+      <c r="AGD47" s="17"/>
+      <c r="AGE47" s="18"/>
+      <c r="AGF47" s="17"/>
+      <c r="AGG47" s="18"/>
+      <c r="AGH47" s="17"/>
+      <c r="AGI47" s="18"/>
+      <c r="AGJ47" s="17"/>
+      <c r="AGK47" s="18"/>
+      <c r="AGL47" s="17"/>
+      <c r="AGM47" s="18"/>
+      <c r="AGN47" s="17"/>
+      <c r="AGO47" s="18"/>
+      <c r="AGP47" s="17"/>
+      <c r="AGQ47" s="18"/>
+      <c r="AGR47" s="17"/>
+      <c r="AGS47" s="18"/>
+      <c r="AGT47" s="17"/>
+      <c r="AGU47" s="18"/>
+      <c r="AGV47" s="17"/>
+      <c r="AGW47" s="18"/>
+      <c r="AGX47" s="17"/>
+      <c r="AGY47" s="18"/>
+      <c r="AGZ47" s="17"/>
+      <c r="AHA47" s="18"/>
+      <c r="AHB47" s="17"/>
+      <c r="AHC47" s="18"/>
+      <c r="AHD47" s="17"/>
+      <c r="AHE47" s="18"/>
+      <c r="AHF47" s="17"/>
+      <c r="AHG47" s="18"/>
+      <c r="AHH47" s="17"/>
+      <c r="AHI47" s="18"/>
+      <c r="AHJ47" s="17"/>
+      <c r="AHK47" s="18"/>
+      <c r="AHL47" s="17"/>
+      <c r="AHM47" s="18"/>
+      <c r="AHN47" s="17"/>
+      <c r="AHO47" s="18"/>
+      <c r="AHP47" s="17"/>
+      <c r="AHQ47" s="18"/>
+      <c r="AHR47" s="17"/>
+      <c r="AHS47" s="18"/>
+      <c r="AHT47" s="17"/>
+      <c r="AHU47" s="18"/>
+      <c r="AHV47" s="17"/>
+      <c r="AHW47" s="18"/>
+      <c r="AHX47" s="17"/>
+      <c r="AHY47" s="18"/>
+      <c r="AHZ47" s="17"/>
+      <c r="AIA47" s="18"/>
+      <c r="AIB47" s="17"/>
+      <c r="AIC47" s="18"/>
+      <c r="AID47" s="17"/>
+      <c r="AIE47" s="18"/>
+      <c r="AIF47" s="17"/>
+      <c r="AIG47" s="18"/>
+      <c r="AIH47" s="17"/>
+      <c r="AII47" s="18"/>
+      <c r="AIJ47" s="17"/>
+      <c r="AIK47" s="18"/>
+      <c r="AIL47" s="17"/>
+      <c r="AIM47" s="18"/>
+      <c r="AIN47" s="17"/>
+      <c r="AIO47" s="18"/>
+      <c r="AIP47" s="17"/>
+      <c r="AIQ47" s="18"/>
+      <c r="AIR47" s="17"/>
+      <c r="AIS47" s="18"/>
+      <c r="AIT47" s="17"/>
+      <c r="AIU47" s="18"/>
+      <c r="AIV47" s="17"/>
+      <c r="AIW47" s="18"/>
+      <c r="AIX47" s="17"/>
+      <c r="AIY47" s="18"/>
+      <c r="AIZ47" s="17"/>
+      <c r="AJA47" s="18"/>
+      <c r="AJB47" s="17"/>
+      <c r="AJC47" s="18"/>
+      <c r="AJD47" s="17"/>
+      <c r="AJE47" s="18"/>
+      <c r="AJF47" s="17"/>
+      <c r="AJG47" s="18"/>
+      <c r="AJH47" s="17"/>
+      <c r="AJI47" s="18"/>
+      <c r="AJJ47" s="17"/>
+      <c r="AJK47" s="18"/>
+      <c r="AJL47" s="17"/>
+      <c r="AJM47" s="18"/>
+      <c r="AJN47" s="17"/>
+      <c r="AJO47" s="18"/>
+      <c r="AJP47" s="17"/>
+      <c r="AJQ47" s="18"/>
+      <c r="AJR47" s="17"/>
+      <c r="AJS47" s="18"/>
+      <c r="AJT47" s="17"/>
+      <c r="AJU47" s="18"/>
+      <c r="AJV47" s="17"/>
+      <c r="AJW47" s="18"/>
+      <c r="AJX47" s="17"/>
+      <c r="AJY47" s="18"/>
+      <c r="AJZ47" s="17"/>
+      <c r="AKA47" s="18"/>
+      <c r="AKB47" s="17"/>
+      <c r="AKC47" s="18"/>
+      <c r="AKD47" s="17"/>
+      <c r="AKE47" s="18"/>
+      <c r="AKF47" s="17"/>
+      <c r="AKG47" s="18"/>
+      <c r="AKH47" s="17"/>
+      <c r="AKI47" s="18"/>
+      <c r="AKJ47" s="17"/>
+      <c r="AKK47" s="18"/>
+      <c r="AKL47" s="17"/>
+      <c r="AKM47" s="18"/>
+      <c r="AKN47" s="17"/>
+      <c r="AKO47" s="18"/>
+      <c r="AKP47" s="17"/>
+      <c r="AKQ47" s="18"/>
+      <c r="AKR47" s="17"/>
+      <c r="AKS47" s="18"/>
+      <c r="AKT47" s="17"/>
+      <c r="AKU47" s="18"/>
+      <c r="AKV47" s="17"/>
+      <c r="AKW47" s="18"/>
+      <c r="AKX47" s="17"/>
+      <c r="AKY47" s="18"/>
+      <c r="AKZ47" s="17"/>
+      <c r="ALA47" s="18"/>
+      <c r="ALB47" s="17"/>
+      <c r="ALC47" s="18"/>
+      <c r="ALD47" s="17"/>
+      <c r="ALE47" s="18"/>
+      <c r="ALF47" s="17"/>
+      <c r="ALG47" s="18"/>
+      <c r="ALH47" s="17"/>
+      <c r="ALI47" s="18"/>
+      <c r="ALJ47" s="17"/>
+      <c r="ALK47" s="18"/>
+      <c r="ALL47" s="17"/>
     </row>
-    <row r="16" s="3" customFormat="1" ht="28.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="N16" s="28"/>
+    <row r="48" spans="1:1000" s="32" customFormat="1" ht="29" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A48" s="21"/>
+      <c r="B48" s="20"/>
+      <c r="C48" s="21"/>
+      <c r="D48" s="20"/>
+      <c r="E48" s="19"/>
+      <c r="F48" s="20"/>
+      <c r="G48" s="21"/>
+      <c r="H48" s="20"/>
+      <c r="N48" s="52"/>
+      <c r="P48" s="40"/>
+      <c r="Q48" s="40"/>
+      <c r="R48" s="40"/>
+      <c r="S48" s="40"/>
+      <c r="T48" s="40"/>
+      <c r="U48" s="40"/>
+      <c r="V48" s="40"/>
+      <c r="W48" s="40"/>
+      <c r="X48" s="40"/>
+      <c r="Y48" s="40"/>
+      <c r="FU48" s="21"/>
+      <c r="FV48" s="20"/>
+      <c r="FW48" s="21"/>
+      <c r="FX48" s="20"/>
+      <c r="FY48" s="21"/>
+      <c r="FZ48" s="20"/>
+      <c r="GA48" s="21"/>
+      <c r="GB48" s="20"/>
+      <c r="GC48" s="21"/>
+      <c r="GD48" s="20"/>
+      <c r="GE48" s="21"/>
+      <c r="GF48" s="20"/>
+      <c r="GG48" s="21"/>
+      <c r="GH48" s="20"/>
+      <c r="GI48" s="21"/>
+      <c r="GJ48" s="20"/>
+      <c r="GK48" s="21"/>
+      <c r="GL48" s="20"/>
+      <c r="GM48" s="21"/>
+      <c r="GN48" s="20"/>
+      <c r="GO48" s="21"/>
+      <c r="GP48" s="20"/>
+      <c r="GQ48" s="21"/>
+      <c r="GR48" s="20"/>
+      <c r="GS48" s="21"/>
+      <c r="GT48" s="20"/>
+      <c r="GU48" s="21"/>
+      <c r="GV48" s="20"/>
+      <c r="GW48" s="21"/>
+      <c r="GX48" s="20"/>
+      <c r="GY48" s="21"/>
+      <c r="GZ48" s="20"/>
+      <c r="HA48" s="21"/>
+      <c r="HB48" s="20"/>
+      <c r="HC48" s="21"/>
+      <c r="HD48" s="20"/>
+      <c r="HE48" s="21"/>
+      <c r="HF48" s="20"/>
+      <c r="HG48" s="21"/>
+      <c r="HH48" s="20"/>
+      <c r="HI48" s="21"/>
+      <c r="HJ48" s="20"/>
+      <c r="HK48" s="21"/>
+      <c r="HL48" s="20"/>
+      <c r="HM48" s="21"/>
+      <c r="HN48" s="20"/>
+      <c r="HO48" s="21"/>
+      <c r="HP48" s="20"/>
+      <c r="HQ48" s="21"/>
+      <c r="HR48" s="20"/>
+      <c r="HS48" s="21"/>
+      <c r="HT48" s="20"/>
+      <c r="HU48" s="21"/>
+      <c r="HV48" s="20"/>
+      <c r="HW48" s="21"/>
+      <c r="HX48" s="20"/>
+      <c r="HY48" s="21"/>
+      <c r="HZ48" s="20"/>
+      <c r="IA48" s="21"/>
+      <c r="IB48" s="20"/>
+      <c r="IC48" s="21"/>
+      <c r="ID48" s="20"/>
+      <c r="IE48" s="21"/>
+      <c r="IF48" s="20"/>
+      <c r="IG48" s="21"/>
+      <c r="IH48" s="20"/>
+      <c r="II48" s="21"/>
+      <c r="IJ48" s="20"/>
+      <c r="IK48" s="21"/>
+      <c r="IL48" s="20"/>
+      <c r="IM48" s="21"/>
+      <c r="IN48" s="20"/>
+      <c r="IO48" s="21"/>
+      <c r="IP48" s="20"/>
+      <c r="IQ48" s="21"/>
+      <c r="IR48" s="20"/>
+      <c r="IS48" s="21"/>
+      <c r="IT48" s="20"/>
+      <c r="IU48" s="21"/>
+      <c r="IV48" s="20"/>
+      <c r="IW48" s="21"/>
+      <c r="IX48" s="20"/>
+      <c r="IY48" s="21"/>
+      <c r="IZ48" s="20"/>
+      <c r="JA48" s="21"/>
+      <c r="JB48" s="20"/>
+      <c r="JC48" s="21"/>
+      <c r="JD48" s="20"/>
+      <c r="JE48" s="21"/>
+      <c r="JF48" s="20"/>
+      <c r="JG48" s="21"/>
+      <c r="JH48" s="20"/>
+      <c r="JI48" s="21"/>
+      <c r="JJ48" s="20"/>
+      <c r="JK48" s="21"/>
+      <c r="JL48" s="20"/>
+      <c r="JM48" s="21"/>
+      <c r="JN48" s="20"/>
+      <c r="JO48" s="21"/>
+      <c r="JP48" s="20"/>
+      <c r="JQ48" s="21"/>
+      <c r="JR48" s="20"/>
+      <c r="JS48" s="21"/>
+      <c r="JT48" s="20"/>
+      <c r="JU48" s="21"/>
+      <c r="JV48" s="20"/>
+      <c r="JW48" s="21"/>
+      <c r="JX48" s="20"/>
+      <c r="JY48" s="21"/>
+      <c r="JZ48" s="20"/>
+      <c r="KA48" s="21"/>
+      <c r="KB48" s="20"/>
+      <c r="KC48" s="21"/>
+      <c r="KD48" s="20"/>
+      <c r="KE48" s="21"/>
+      <c r="KF48" s="20"/>
+      <c r="KG48" s="21"/>
+      <c r="KH48" s="20"/>
+      <c r="KI48" s="21"/>
+      <c r="KJ48" s="20"/>
+      <c r="KK48" s="21"/>
+      <c r="KL48" s="20"/>
+      <c r="KM48" s="21"/>
+      <c r="KN48" s="20"/>
+      <c r="KO48" s="21"/>
+      <c r="KP48" s="20"/>
+      <c r="KQ48" s="21"/>
+      <c r="KR48" s="20"/>
+      <c r="KS48" s="21"/>
+      <c r="KT48" s="20"/>
+      <c r="KU48" s="21"/>
+      <c r="KV48" s="20"/>
+      <c r="KW48" s="21"/>
+      <c r="KX48" s="20"/>
+      <c r="KY48" s="21"/>
+      <c r="KZ48" s="20"/>
+      <c r="LA48" s="21"/>
+      <c r="LB48" s="20"/>
+      <c r="LC48" s="21"/>
+      <c r="LD48" s="20"/>
+      <c r="LE48" s="21"/>
+      <c r="LF48" s="20"/>
+      <c r="LG48" s="21"/>
+      <c r="LH48" s="20"/>
+      <c r="LI48" s="21"/>
+      <c r="LJ48" s="20"/>
+      <c r="LK48" s="21"/>
+      <c r="LL48" s="20"/>
+      <c r="LM48" s="21"/>
+      <c r="LN48" s="20"/>
+      <c r="LO48" s="21"/>
+      <c r="LP48" s="20"/>
+      <c r="LQ48" s="21"/>
+      <c r="LR48" s="20"/>
+      <c r="LS48" s="21"/>
+      <c r="LT48" s="20"/>
+      <c r="LU48" s="21"/>
+      <c r="LV48" s="20"/>
+      <c r="LW48" s="21"/>
+      <c r="LX48" s="20"/>
+      <c r="LY48" s="21"/>
+      <c r="LZ48" s="20"/>
+      <c r="MA48" s="21"/>
+      <c r="MB48" s="20"/>
+      <c r="MC48" s="21"/>
+      <c r="MD48" s="20"/>
+      <c r="ME48" s="21"/>
+      <c r="MF48" s="20"/>
+      <c r="MG48" s="21"/>
+      <c r="MH48" s="20"/>
+      <c r="MI48" s="21"/>
+      <c r="MJ48" s="20"/>
+      <c r="MK48" s="21"/>
+      <c r="ML48" s="20"/>
+      <c r="MM48" s="21"/>
+      <c r="MN48" s="20"/>
+      <c r="MO48" s="21"/>
+      <c r="MP48" s="20"/>
+      <c r="MQ48" s="21"/>
+      <c r="MR48" s="20"/>
+      <c r="MS48" s="21"/>
+      <c r="MT48" s="20"/>
+      <c r="MU48" s="21"/>
+      <c r="MV48" s="20"/>
+      <c r="MW48" s="21"/>
+      <c r="MX48" s="20"/>
+      <c r="MY48" s="21"/>
+      <c r="MZ48" s="20"/>
+      <c r="NA48" s="21"/>
+      <c r="NB48" s="20"/>
+      <c r="NC48" s="21"/>
+      <c r="ND48" s="20"/>
+      <c r="NE48" s="21"/>
+      <c r="NF48" s="20"/>
+      <c r="NG48" s="21"/>
+      <c r="NH48" s="20"/>
+      <c r="NI48" s="21"/>
+      <c r="NJ48" s="20"/>
+      <c r="NK48" s="21"/>
+      <c r="NL48" s="20"/>
+      <c r="NM48" s="21"/>
+      <c r="NN48" s="20"/>
+      <c r="NO48" s="21"/>
+      <c r="NP48" s="20"/>
+      <c r="NQ48" s="21"/>
+      <c r="NR48" s="20"/>
+      <c r="NS48" s="21"/>
+      <c r="NT48" s="20"/>
+      <c r="NU48" s="21"/>
+      <c r="NV48" s="20"/>
+      <c r="NW48" s="21"/>
+      <c r="NX48" s="20"/>
+      <c r="NY48" s="21"/>
+      <c r="NZ48" s="20"/>
+      <c r="OA48" s="21"/>
+      <c r="OB48" s="20"/>
+      <c r="OC48" s="21"/>
+      <c r="OD48" s="20"/>
+      <c r="OE48" s="21"/>
+      <c r="OF48" s="20"/>
+      <c r="OG48" s="21"/>
+      <c r="OH48" s="20"/>
+      <c r="OI48" s="21"/>
+      <c r="OJ48" s="20"/>
+      <c r="OK48" s="21"/>
+      <c r="OL48" s="20"/>
+      <c r="OM48" s="21"/>
+      <c r="ON48" s="20"/>
+      <c r="OO48" s="21"/>
+      <c r="OP48" s="20"/>
+      <c r="OQ48" s="21"/>
+      <c r="OR48" s="20"/>
+      <c r="OS48" s="21"/>
+      <c r="OT48" s="20"/>
+      <c r="OU48" s="21"/>
+      <c r="OV48" s="20"/>
+      <c r="OW48" s="21"/>
+      <c r="OX48" s="20"/>
+      <c r="OY48" s="21"/>
+      <c r="OZ48" s="20"/>
+      <c r="PA48" s="21"/>
+      <c r="PB48" s="20"/>
+      <c r="PC48" s="21"/>
+      <c r="PD48" s="20"/>
+      <c r="PE48" s="21"/>
+      <c r="PF48" s="20"/>
+      <c r="PG48" s="21"/>
+      <c r="PH48" s="20"/>
+      <c r="PI48" s="21"/>
+      <c r="PJ48" s="20"/>
+      <c r="PK48" s="21"/>
+      <c r="PL48" s="20"/>
+      <c r="PM48" s="21"/>
+      <c r="PN48" s="20"/>
+      <c r="PO48" s="21"/>
+      <c r="PP48" s="20"/>
+      <c r="PQ48" s="21"/>
+      <c r="PR48" s="20"/>
+      <c r="PS48" s="21"/>
+      <c r="PT48" s="20"/>
+      <c r="PU48" s="21"/>
+      <c r="PV48" s="20"/>
+      <c r="PW48" s="21"/>
+      <c r="PX48" s="20"/>
+      <c r="PY48" s="21"/>
+      <c r="PZ48" s="20"/>
+      <c r="QA48" s="21"/>
+      <c r="QB48" s="20"/>
+      <c r="QC48" s="21"/>
+      <c r="QD48" s="20"/>
+      <c r="QE48" s="21"/>
+      <c r="QF48" s="20"/>
+      <c r="QG48" s="21"/>
+      <c r="QH48" s="20"/>
+      <c r="QI48" s="21"/>
+      <c r="QJ48" s="20"/>
+      <c r="QK48" s="21"/>
+      <c r="QL48" s="20"/>
+      <c r="QM48" s="21"/>
+      <c r="QN48" s="20"/>
+      <c r="QO48" s="21"/>
+      <c r="QP48" s="20"/>
+      <c r="QQ48" s="21"/>
+      <c r="QR48" s="20"/>
+      <c r="QS48" s="21"/>
+      <c r="QT48" s="20"/>
+      <c r="QU48" s="21"/>
+      <c r="QV48" s="20"/>
+      <c r="QW48" s="21"/>
+      <c r="QX48" s="20"/>
+      <c r="QY48" s="21"/>
+      <c r="QZ48" s="20"/>
+      <c r="RA48" s="21"/>
+      <c r="RB48" s="20"/>
+      <c r="RC48" s="21"/>
+      <c r="RD48" s="20"/>
+      <c r="RE48" s="21"/>
+      <c r="RF48" s="20"/>
+      <c r="RG48" s="21"/>
+      <c r="RH48" s="20"/>
+      <c r="RI48" s="21"/>
+      <c r="RJ48" s="20"/>
+      <c r="RK48" s="21"/>
+      <c r="RL48" s="20"/>
+      <c r="RM48" s="21"/>
+      <c r="RN48" s="20"/>
+      <c r="RO48" s="21"/>
+      <c r="RP48" s="20"/>
+      <c r="RQ48" s="21"/>
+      <c r="RR48" s="20"/>
+      <c r="RS48" s="21"/>
+      <c r="RT48" s="20"/>
+      <c r="RU48" s="21"/>
+      <c r="RV48" s="20"/>
+      <c r="RW48" s="21"/>
+      <c r="RX48" s="20"/>
+      <c r="RY48" s="21"/>
+      <c r="RZ48" s="20"/>
+      <c r="SA48" s="21"/>
+      <c r="SB48" s="20"/>
+      <c r="SC48" s="21"/>
+      <c r="SD48" s="20"/>
+      <c r="SE48" s="21"/>
+      <c r="SF48" s="20"/>
+      <c r="SG48" s="21"/>
+      <c r="SH48" s="20"/>
+      <c r="SI48" s="21"/>
+      <c r="SJ48" s="20"/>
+      <c r="SK48" s="21"/>
+      <c r="SL48" s="20"/>
+      <c r="SM48" s="21"/>
+      <c r="SN48" s="20"/>
+      <c r="SO48" s="21"/>
+      <c r="SP48" s="20"/>
+      <c r="SQ48" s="21"/>
+      <c r="SR48" s="20"/>
+      <c r="SS48" s="21"/>
+      <c r="ST48" s="20"/>
+      <c r="SU48" s="21"/>
+      <c r="SV48" s="20"/>
+      <c r="SW48" s="21"/>
+      <c r="SX48" s="20"/>
+      <c r="SY48" s="21"/>
+      <c r="SZ48" s="20"/>
+      <c r="TA48" s="21"/>
+      <c r="TB48" s="20"/>
+      <c r="TC48" s="21"/>
+      <c r="TD48" s="20"/>
+      <c r="TE48" s="21"/>
+      <c r="TF48" s="20"/>
+      <c r="TG48" s="21"/>
+      <c r="TH48" s="20"/>
+      <c r="TI48" s="21"/>
+      <c r="TJ48" s="20"/>
+      <c r="TK48" s="21"/>
+      <c r="TL48" s="20"/>
+      <c r="TM48" s="21"/>
+      <c r="TN48" s="20"/>
+      <c r="TO48" s="21"/>
+      <c r="TP48" s="20"/>
+      <c r="TQ48" s="21"/>
+      <c r="TR48" s="20"/>
+      <c r="TS48" s="21"/>
+      <c r="TT48" s="20"/>
+      <c r="TU48" s="21"/>
+      <c r="TV48" s="20"/>
+      <c r="TW48" s="21"/>
+      <c r="TX48" s="20"/>
+      <c r="TY48" s="21"/>
+      <c r="TZ48" s="20"/>
+      <c r="UA48" s="21"/>
+      <c r="UB48" s="20"/>
+      <c r="UC48" s="21"/>
+      <c r="UD48" s="20"/>
+      <c r="UE48" s="21"/>
+      <c r="UF48" s="20"/>
+      <c r="UG48" s="21"/>
+      <c r="UH48" s="20"/>
+      <c r="UI48" s="21"/>
+      <c r="UJ48" s="20"/>
+      <c r="UK48" s="21"/>
+      <c r="UL48" s="20"/>
+      <c r="UM48" s="21"/>
+      <c r="UN48" s="20"/>
+      <c r="UO48" s="21"/>
+      <c r="UP48" s="20"/>
+      <c r="UQ48" s="21"/>
+      <c r="UR48" s="20"/>
+      <c r="US48" s="21"/>
+      <c r="UT48" s="20"/>
+      <c r="UU48" s="21"/>
+      <c r="UV48" s="20"/>
+      <c r="UW48" s="21"/>
+      <c r="UX48" s="20"/>
+      <c r="UY48" s="21"/>
+      <c r="UZ48" s="20"/>
+      <c r="VA48" s="21"/>
+      <c r="VB48" s="20"/>
+      <c r="VC48" s="21"/>
+      <c r="VD48" s="20"/>
+      <c r="VE48" s="21"/>
+      <c r="VF48" s="20"/>
+      <c r="VG48" s="21"/>
+      <c r="VH48" s="20"/>
+      <c r="VI48" s="21"/>
+      <c r="VJ48" s="20"/>
+      <c r="VK48" s="21"/>
+      <c r="VL48" s="20"/>
+      <c r="VM48" s="21"/>
+      <c r="VN48" s="20"/>
+      <c r="VO48" s="21"/>
+      <c r="VP48" s="20"/>
+      <c r="VQ48" s="21"/>
+      <c r="VR48" s="20"/>
+      <c r="VS48" s="21"/>
+      <c r="VT48" s="20"/>
+      <c r="VU48" s="21"/>
+      <c r="VV48" s="20"/>
+      <c r="VW48" s="21"/>
+      <c r="VX48" s="20"/>
+      <c r="VY48" s="21"/>
+      <c r="VZ48" s="20"/>
+      <c r="WA48" s="21"/>
+      <c r="WB48" s="20"/>
+      <c r="WC48" s="21"/>
+      <c r="WD48" s="20"/>
+      <c r="WE48" s="21"/>
+      <c r="WF48" s="20"/>
+      <c r="WG48" s="21"/>
+      <c r="WH48" s="20"/>
+      <c r="WI48" s="21"/>
+      <c r="WJ48" s="20"/>
+      <c r="WK48" s="21"/>
+      <c r="WL48" s="20"/>
+      <c r="WM48" s="21"/>
+      <c r="WN48" s="20"/>
+      <c r="WO48" s="21"/>
+      <c r="WP48" s="20"/>
+      <c r="WQ48" s="21"/>
+      <c r="WR48" s="20"/>
+      <c r="WS48" s="21"/>
+      <c r="WT48" s="20"/>
+      <c r="WU48" s="21"/>
+      <c r="WV48" s="20"/>
+      <c r="WW48" s="21"/>
+      <c r="WX48" s="20"/>
+      <c r="WY48" s="21"/>
+      <c r="WZ48" s="20"/>
+      <c r="XA48" s="21"/>
+      <c r="XB48" s="20"/>
+      <c r="XC48" s="21"/>
+      <c r="XD48" s="20"/>
+      <c r="XE48" s="21"/>
+      <c r="XF48" s="20"/>
+      <c r="XG48" s="21"/>
+      <c r="XH48" s="20"/>
+      <c r="XI48" s="21"/>
+      <c r="XJ48" s="20"/>
+      <c r="XK48" s="21"/>
+      <c r="XL48" s="20"/>
+      <c r="XM48" s="21"/>
+      <c r="XN48" s="20"/>
+      <c r="XO48" s="21"/>
+      <c r="XP48" s="20"/>
+      <c r="XQ48" s="21"/>
+      <c r="XR48" s="20"/>
+      <c r="XS48" s="21"/>
+      <c r="XT48" s="20"/>
+      <c r="XU48" s="21"/>
+      <c r="XV48" s="20"/>
+      <c r="XW48" s="21"/>
+      <c r="XX48" s="20"/>
+      <c r="XY48" s="21"/>
+      <c r="XZ48" s="20"/>
+      <c r="YA48" s="21"/>
+      <c r="YB48" s="20"/>
+      <c r="YC48" s="21"/>
+      <c r="YD48" s="20"/>
+      <c r="YE48" s="21"/>
+      <c r="YF48" s="20"/>
+      <c r="YG48" s="21"/>
+      <c r="YH48" s="20"/>
+      <c r="YI48" s="21"/>
+      <c r="YJ48" s="20"/>
+      <c r="YK48" s="21"/>
+      <c r="YL48" s="20"/>
+      <c r="YM48" s="21"/>
+      <c r="YN48" s="20"/>
+      <c r="YO48" s="21"/>
+      <c r="YP48" s="20"/>
+      <c r="YQ48" s="21"/>
+      <c r="YR48" s="20"/>
+      <c r="YS48" s="21"/>
+      <c r="YT48" s="20"/>
+      <c r="YU48" s="21"/>
+      <c r="YV48" s="20"/>
+      <c r="YW48" s="21"/>
+      <c r="YX48" s="20"/>
+      <c r="YY48" s="21"/>
+      <c r="YZ48" s="20"/>
+      <c r="ZA48" s="21"/>
+      <c r="ZB48" s="20"/>
+      <c r="ZC48" s="21"/>
+      <c r="ZD48" s="20"/>
+      <c r="ZE48" s="21"/>
+      <c r="ZF48" s="20"/>
+      <c r="ZG48" s="21"/>
+      <c r="ZH48" s="20"/>
+      <c r="ZI48" s="21"/>
+      <c r="ZJ48" s="20"/>
+      <c r="ZK48" s="21"/>
+      <c r="ZL48" s="20"/>
+      <c r="ZM48" s="21"/>
+      <c r="ZN48" s="20"/>
+      <c r="ZO48" s="21"/>
+      <c r="ZP48" s="20"/>
+      <c r="ZQ48" s="21"/>
+      <c r="ZR48" s="20"/>
+      <c r="ZS48" s="21"/>
+      <c r="ZT48" s="20"/>
+      <c r="ZU48" s="21"/>
+      <c r="ZV48" s="20"/>
+      <c r="ZW48" s="21"/>
+      <c r="ZX48" s="20"/>
+      <c r="ZY48" s="21"/>
+      <c r="ZZ48" s="20"/>
+      <c r="AAA48" s="21"/>
+      <c r="AAB48" s="20"/>
+      <c r="AAC48" s="21"/>
+      <c r="AAD48" s="20"/>
+      <c r="AAE48" s="21"/>
+      <c r="AAF48" s="20"/>
+      <c r="AAG48" s="21"/>
+      <c r="AAH48" s="20"/>
+      <c r="AAI48" s="21"/>
+      <c r="AAJ48" s="20"/>
+      <c r="AAK48" s="21"/>
+      <c r="AAL48" s="20"/>
+      <c r="AAM48" s="21"/>
+      <c r="AAN48" s="20"/>
+      <c r="AAO48" s="21"/>
+      <c r="AAP48" s="20"/>
+      <c r="AAQ48" s="21"/>
+      <c r="AAR48" s="20"/>
+      <c r="AAS48" s="21"/>
+      <c r="AAT48" s="20"/>
+      <c r="AAU48" s="21"/>
+      <c r="AAV48" s="20"/>
+      <c r="AAW48" s="21"/>
+      <c r="AAX48" s="20"/>
+      <c r="AAY48" s="21"/>
+      <c r="AAZ48" s="20"/>
+      <c r="ABA48" s="21"/>
+      <c r="ABB48" s="20"/>
+      <c r="ABC48" s="21"/>
+      <c r="ABD48" s="20"/>
+      <c r="ABE48" s="21"/>
+      <c r="ABF48" s="20"/>
+      <c r="ABG48" s="21"/>
+      <c r="ABH48" s="20"/>
+      <c r="ABI48" s="21"/>
+      <c r="ABJ48" s="20"/>
+      <c r="ABK48" s="21"/>
+      <c r="ABL48" s="20"/>
+      <c r="ABM48" s="21"/>
+      <c r="ABN48" s="20"/>
+      <c r="ABO48" s="21"/>
+      <c r="ABP48" s="20"/>
+      <c r="ABQ48" s="21"/>
+      <c r="ABR48" s="20"/>
+      <c r="ABS48" s="21"/>
+      <c r="ABT48" s="20"/>
+      <c r="ABU48" s="21"/>
+      <c r="ABV48" s="20"/>
+      <c r="ABW48" s="21"/>
+      <c r="ABX48" s="20"/>
+      <c r="ABY48" s="21"/>
+      <c r="ABZ48" s="20"/>
+      <c r="ACA48" s="21"/>
+      <c r="ACB48" s="20"/>
+      <c r="ACC48" s="21"/>
+      <c r="ACD48" s="20"/>
+      <c r="ACE48" s="21"/>
+      <c r="ACF48" s="20"/>
+      <c r="ACG48" s="21"/>
+      <c r="ACH48" s="20"/>
+      <c r="ACI48" s="21"/>
+      <c r="ACJ48" s="20"/>
+      <c r="ACK48" s="21"/>
+      <c r="ACL48" s="20"/>
+      <c r="ACM48" s="21"/>
+      <c r="ACN48" s="20"/>
+      <c r="ACO48" s="21"/>
+      <c r="ACP48" s="20"/>
+      <c r="ACQ48" s="21"/>
+      <c r="ACR48" s="20"/>
+      <c r="ACS48" s="21"/>
+      <c r="ACT48" s="20"/>
+      <c r="ACU48" s="21"/>
+      <c r="ACV48" s="20"/>
+      <c r="ACW48" s="21"/>
+      <c r="ACX48" s="20"/>
+      <c r="ACY48" s="21"/>
+      <c r="ACZ48" s="20"/>
+      <c r="ADA48" s="21"/>
+      <c r="ADB48" s="20"/>
+      <c r="ADC48" s="21"/>
+      <c r="ADD48" s="20"/>
+      <c r="ADE48" s="21"/>
+      <c r="ADF48" s="20"/>
+      <c r="ADG48" s="21"/>
+      <c r="ADH48" s="20"/>
+      <c r="ADI48" s="21"/>
+      <c r="ADJ48" s="20"/>
+      <c r="ADK48" s="21"/>
+      <c r="ADL48" s="20"/>
+      <c r="ADM48" s="21"/>
+      <c r="ADN48" s="20"/>
+      <c r="ADO48" s="21"/>
+      <c r="ADP48" s="20"/>
+      <c r="ADQ48" s="21"/>
+      <c r="ADR48" s="20"/>
+      <c r="ADS48" s="21"/>
+      <c r="ADT48" s="20"/>
+      <c r="ADU48" s="21"/>
+      <c r="ADV48" s="20"/>
+      <c r="ADW48" s="21"/>
+      <c r="ADX48" s="20"/>
+      <c r="ADY48" s="21"/>
+      <c r="ADZ48" s="20"/>
+      <c r="AEA48" s="21"/>
+      <c r="AEB48" s="20"/>
+      <c r="AEC48" s="21"/>
+      <c r="AED48" s="20"/>
+      <c r="AEE48" s="21"/>
+      <c r="AEF48" s="20"/>
+      <c r="AEG48" s="21"/>
+      <c r="AEH48" s="20"/>
+      <c r="AEI48" s="21"/>
+      <c r="AEJ48" s="20"/>
+      <c r="AEK48" s="21"/>
+      <c r="AEL48" s="20"/>
+      <c r="AEM48" s="21"/>
+      <c r="AEN48" s="20"/>
+      <c r="AEO48" s="21"/>
+      <c r="AEP48" s="20"/>
+      <c r="AEQ48" s="21"/>
+      <c r="AER48" s="20"/>
+      <c r="AES48" s="21"/>
+      <c r="AET48" s="20"/>
+      <c r="AEU48" s="21"/>
+      <c r="AEV48" s="20"/>
+      <c r="AEW48" s="21"/>
+      <c r="AEX48" s="20"/>
+      <c r="AEY48" s="21"/>
+      <c r="AEZ48" s="20"/>
+      <c r="AFA48" s="21"/>
+      <c r="AFB48" s="20"/>
+      <c r="AFC48" s="21"/>
+      <c r="AFD48" s="20"/>
+      <c r="AFE48" s="21"/>
+      <c r="AFF48" s="20"/>
+      <c r="AFG48" s="21"/>
+      <c r="AFH48" s="20"/>
+      <c r="AFI48" s="21"/>
+      <c r="AFJ48" s="20"/>
+      <c r="AFK48" s="21"/>
+      <c r="AFL48" s="20"/>
+      <c r="AFM48" s="21"/>
+      <c r="AFN48" s="20"/>
+      <c r="AFO48" s="21"/>
+      <c r="AFP48" s="20"/>
+      <c r="AFQ48" s="21"/>
+      <c r="AFR48" s="20"/>
+      <c r="AFS48" s="21"/>
+      <c r="AFT48" s="20"/>
+      <c r="AFU48" s="21"/>
+      <c r="AFV48" s="20"/>
+      <c r="AFW48" s="21"/>
+      <c r="AFX48" s="20"/>
+      <c r="AFY48" s="21"/>
+      <c r="AFZ48" s="20"/>
+      <c r="AGA48" s="21"/>
+      <c r="AGB48" s="20"/>
+      <c r="AGC48" s="21"/>
+      <c r="AGD48" s="20"/>
+      <c r="AGE48" s="21"/>
+      <c r="AGF48" s="20"/>
+      <c r="AGG48" s="21"/>
+      <c r="AGH48" s="20"/>
+      <c r="AGI48" s="21"/>
+      <c r="AGJ48" s="20"/>
+      <c r="AGK48" s="21"/>
+      <c r="AGL48" s="20"/>
+      <c r="AGM48" s="21"/>
+      <c r="AGN48" s="20"/>
+      <c r="AGO48" s="21"/>
+      <c r="AGP48" s="20"/>
+      <c r="AGQ48" s="21"/>
+      <c r="AGR48" s="20"/>
+      <c r="AGS48" s="21"/>
+      <c r="AGT48" s="20"/>
+      <c r="AGU48" s="21"/>
+      <c r="AGV48" s="20"/>
+      <c r="AGW48" s="21"/>
+      <c r="AGX48" s="20"/>
+      <c r="AGY48" s="21"/>
+      <c r="AGZ48" s="20"/>
+      <c r="AHA48" s="21"/>
+      <c r="AHB48" s="20"/>
+      <c r="AHC48" s="21"/>
+      <c r="AHD48" s="20"/>
+      <c r="AHE48" s="21"/>
+      <c r="AHF48" s="20"/>
+      <c r="AHG48" s="21"/>
+      <c r="AHH48" s="20"/>
+      <c r="AHI48" s="21"/>
+      <c r="AHJ48" s="20"/>
+      <c r="AHK48" s="21"/>
+      <c r="AHL48" s="20"/>
+      <c r="AHM48" s="21"/>
+      <c r="AHN48" s="20"/>
+      <c r="AHO48" s="21"/>
+      <c r="AHP48" s="20"/>
+      <c r="AHQ48" s="21"/>
+      <c r="AHR48" s="20"/>
+      <c r="AHS48" s="21"/>
+      <c r="AHT48" s="20"/>
+      <c r="AHU48" s="21"/>
+      <c r="AHV48" s="20"/>
+      <c r="AHW48" s="21"/>
+      <c r="AHX48" s="20"/>
+      <c r="AHY48" s="21"/>
+      <c r="AHZ48" s="20"/>
+      <c r="AIA48" s="21"/>
+      <c r="AIB48" s="20"/>
+      <c r="AIC48" s="21"/>
+      <c r="AID48" s="20"/>
+      <c r="AIE48" s="21"/>
+      <c r="AIF48" s="20"/>
+      <c r="AIG48" s="21"/>
+      <c r="AIH48" s="20"/>
+      <c r="AII48" s="21"/>
+      <c r="AIJ48" s="20"/>
+      <c r="AIK48" s="21"/>
+      <c r="AIL48" s="20"/>
+      <c r="AIM48" s="21"/>
+      <c r="AIN48" s="20"/>
+      <c r="AIO48" s="21"/>
+      <c r="AIP48" s="20"/>
+      <c r="AIQ48" s="21"/>
+      <c r="AIR48" s="20"/>
+      <c r="AIS48" s="21"/>
+      <c r="AIT48" s="20"/>
+      <c r="AIU48" s="21"/>
+      <c r="AIV48" s="20"/>
+      <c r="AIW48" s="21"/>
+      <c r="AIX48" s="20"/>
+      <c r="AIY48" s="21"/>
+      <c r="AIZ48" s="20"/>
+      <c r="AJA48" s="21"/>
+      <c r="AJB48" s="20"/>
+      <c r="AJC48" s="21"/>
+      <c r="AJD48" s="20"/>
+      <c r="AJE48" s="21"/>
+      <c r="AJF48" s="20"/>
+      <c r="AJG48" s="21"/>
+      <c r="AJH48" s="20"/>
+      <c r="AJI48" s="21"/>
+      <c r="AJJ48" s="20"/>
+      <c r="AJK48" s="21"/>
+      <c r="AJL48" s="20"/>
+      <c r="AJM48" s="21"/>
+      <c r="AJN48" s="20"/>
+      <c r="AJO48" s="21"/>
+      <c r="AJP48" s="20"/>
+      <c r="AJQ48" s="21"/>
+      <c r="AJR48" s="20"/>
+      <c r="AJS48" s="21"/>
+      <c r="AJT48" s="20"/>
+      <c r="AJU48" s="21"/>
+      <c r="AJV48" s="20"/>
+      <c r="AJW48" s="21"/>
+      <c r="AJX48" s="20"/>
+      <c r="AJY48" s="21"/>
+      <c r="AJZ48" s="20"/>
+      <c r="AKA48" s="21"/>
+      <c r="AKB48" s="20"/>
+      <c r="AKC48" s="21"/>
+      <c r="AKD48" s="20"/>
+      <c r="AKE48" s="21"/>
+      <c r="AKF48" s="20"/>
+      <c r="AKG48" s="21"/>
+      <c r="AKH48" s="20"/>
+      <c r="AKI48" s="21"/>
+      <c r="AKJ48" s="20"/>
+      <c r="AKK48" s="21"/>
+      <c r="AKL48" s="20"/>
+      <c r="AKM48" s="21"/>
+      <c r="AKN48" s="20"/>
+      <c r="AKO48" s="21"/>
+      <c r="AKP48" s="20"/>
+      <c r="AKQ48" s="21"/>
+      <c r="AKR48" s="20"/>
+      <c r="AKS48" s="21"/>
+      <c r="AKT48" s="20"/>
+      <c r="AKU48" s="21"/>
+      <c r="AKV48" s="20"/>
+      <c r="AKW48" s="21"/>
+      <c r="AKX48" s="20"/>
+      <c r="AKY48" s="21"/>
+      <c r="AKZ48" s="20"/>
+      <c r="ALA48" s="21"/>
+      <c r="ALB48" s="20"/>
+      <c r="ALC48" s="21"/>
+      <c r="ALD48" s="20"/>
+      <c r="ALE48" s="21"/>
+      <c r="ALF48" s="20"/>
+      <c r="ALG48" s="21"/>
+      <c r="ALH48" s="20"/>
+      <c r="ALI48" s="21"/>
+      <c r="ALJ48" s="20"/>
+      <c r="ALK48" s="21"/>
+      <c r="ALL48" s="20"/>
     </row>
-    <row r="17" s="3" customFormat="1" ht="29" customHeight="1" hidden="1">
-[...13 lines deleted...]
-      <c r="N17" s="33"/>
+    <row r="49" spans="1:176" s="3" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A49" s="66" t="s">
+        <v>41</v>
+      </c>
+      <c r="B49" s="67"/>
+      <c r="C49" s="68" t="s">
+        <v>42</v>
+      </c>
+      <c r="D49" s="67"/>
+      <c r="E49" s="68" t="s">
+        <v>43</v>
+      </c>
+      <c r="F49" s="67"/>
+      <c r="G49" s="68" t="s">
+        <v>44</v>
+      </c>
+      <c r="H49" s="69"/>
+      <c r="O49" s="42"/>
+      <c r="P49" s="47"/>
+      <c r="Q49" s="47"/>
+      <c r="R49" s="47"/>
+      <c r="S49" s="47"/>
+      <c r="T49" s="47"/>
+      <c r="U49" s="47"/>
+      <c r="V49" s="47"/>
+      <c r="W49" s="47"/>
+      <c r="X49" s="47"/>
+      <c r="Y49" s="47"/>
     </row>
-    <row r="18" s="3" customFormat="1" ht="29" customHeight="1" hidden="1">
-[...13 lines deleted...]
-      <c r="N18" s="37"/>
+    <row r="50" spans="1:176" s="3" customFormat="1" ht="21.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A50" s="53"/>
+      <c r="B50" s="54"/>
+      <c r="C50" s="54"/>
+      <c r="D50" s="54"/>
+      <c r="E50" s="54"/>
+      <c r="F50" s="54"/>
+      <c r="G50" s="54"/>
+      <c r="H50" s="54"/>
+      <c r="I50" s="43"/>
+      <c r="J50" s="43"/>
+      <c r="K50" s="43"/>
+      <c r="L50" s="43"/>
+      <c r="M50" s="43"/>
+      <c r="O50" s="46"/>
+      <c r="P50" s="47"/>
+      <c r="Q50" s="47"/>
+      <c r="R50" s="47"/>
+      <c r="S50" s="47"/>
+      <c r="T50" s="47"/>
+      <c r="U50" s="47"/>
+      <c r="V50" s="47"/>
+      <c r="W50" s="47"/>
+      <c r="X50" s="47"/>
+      <c r="Y50" s="47"/>
+      <c r="Z50" s="43"/>
+      <c r="AA50" s="43"/>
+      <c r="AB50" s="43"/>
+      <c r="AC50" s="43"/>
+      <c r="AD50" s="43"/>
+      <c r="AE50" s="43"/>
+      <c r="AF50" s="43"/>
+      <c r="AG50" s="43"/>
+      <c r="AH50" s="43"/>
+      <c r="AI50" s="43"/>
+      <c r="AJ50" s="43"/>
+      <c r="AK50" s="43"/>
+      <c r="AL50" s="43"/>
+      <c r="AM50" s="43"/>
+      <c r="AN50" s="43"/>
+      <c r="AO50" s="43"/>
+      <c r="AP50" s="43"/>
+      <c r="AQ50" s="43"/>
+      <c r="AR50" s="43"/>
+      <c r="AS50" s="43"/>
+      <c r="AT50" s="43"/>
+      <c r="AU50" s="43"/>
+      <c r="AV50" s="43"/>
+      <c r="AW50" s="43"/>
+      <c r="AX50" s="43"/>
+      <c r="AY50" s="43"/>
+      <c r="AZ50" s="43"/>
+      <c r="BA50" s="43"/>
+      <c r="BB50" s="43"/>
+      <c r="BC50" s="43"/>
+      <c r="BD50" s="43"/>
+      <c r="BE50" s="43"/>
+      <c r="BF50" s="43"/>
+      <c r="BG50" s="43"/>
+      <c r="BH50" s="43"/>
+      <c r="BI50" s="43"/>
+      <c r="BJ50" s="43"/>
+      <c r="BK50" s="43"/>
+      <c r="BL50" s="43"/>
+      <c r="BM50" s="43"/>
+      <c r="BN50" s="43"/>
+      <c r="BO50" s="43"/>
+      <c r="BP50" s="43"/>
+      <c r="BQ50" s="43"/>
+      <c r="BR50" s="43"/>
+      <c r="BS50" s="43"/>
+      <c r="BT50" s="43"/>
+      <c r="BU50" s="43"/>
+      <c r="BV50" s="43"/>
+      <c r="BW50" s="43"/>
+      <c r="BX50" s="43"/>
+      <c r="BY50" s="43"/>
+      <c r="BZ50" s="43"/>
+      <c r="CA50" s="43"/>
+      <c r="CB50" s="43"/>
+      <c r="CC50" s="43"/>
+      <c r="CD50" s="43"/>
+      <c r="CE50" s="43"/>
+      <c r="CF50" s="43"/>
+      <c r="CG50" s="43"/>
+      <c r="CH50" s="43"/>
+      <c r="CI50" s="43"/>
+      <c r="CJ50" s="43"/>
+      <c r="CK50" s="43"/>
+      <c r="CL50" s="43"/>
+      <c r="CM50" s="43"/>
+      <c r="CN50" s="43"/>
+      <c r="CO50" s="43"/>
+      <c r="CP50" s="43"/>
+      <c r="CQ50" s="43"/>
+      <c r="CR50" s="43"/>
+      <c r="CS50" s="43"/>
+      <c r="CT50" s="43"/>
+      <c r="CU50" s="43"/>
+      <c r="CV50" s="43"/>
+      <c r="CW50" s="43"/>
+      <c r="CX50" s="43"/>
+      <c r="CY50" s="43"/>
+      <c r="CZ50" s="43"/>
+      <c r="DA50" s="43"/>
+      <c r="DB50" s="43"/>
+      <c r="DC50" s="43"/>
+      <c r="DD50" s="43"/>
+      <c r="DE50" s="43"/>
+      <c r="DF50" s="43"/>
+      <c r="DG50" s="43"/>
+      <c r="DH50" s="43"/>
+      <c r="DI50" s="43"/>
+      <c r="DJ50" s="43"/>
+      <c r="DK50" s="43"/>
+      <c r="DL50" s="43"/>
+      <c r="DM50" s="43"/>
+      <c r="DN50" s="43"/>
+      <c r="DO50" s="43"/>
+      <c r="DP50" s="43"/>
+      <c r="DQ50" s="43"/>
+      <c r="DR50" s="43"/>
+      <c r="DS50" s="43"/>
+      <c r="DT50" s="43"/>
+      <c r="DU50" s="43"/>
+      <c r="DV50" s="43"/>
+      <c r="DW50" s="43"/>
+      <c r="DX50" s="43"/>
+      <c r="DY50" s="43"/>
+      <c r="DZ50" s="43"/>
+      <c r="EA50" s="43"/>
+      <c r="EB50" s="43"/>
+      <c r="EC50" s="43"/>
+      <c r="ED50" s="43"/>
+      <c r="EE50" s="43"/>
+      <c r="EF50" s="43"/>
+      <c r="EG50" s="43"/>
+      <c r="EH50" s="43"/>
+      <c r="EI50" s="43"/>
+      <c r="EJ50" s="43"/>
+      <c r="EK50" s="43"/>
+      <c r="EL50" s="43"/>
+      <c r="EM50" s="43"/>
+      <c r="EN50" s="43"/>
+      <c r="EO50" s="43"/>
+      <c r="EP50" s="43"/>
+      <c r="EQ50" s="43"/>
+      <c r="ER50" s="43"/>
+      <c r="ES50" s="43"/>
+      <c r="ET50" s="43"/>
+      <c r="EU50" s="43"/>
+      <c r="EV50" s="43"/>
+      <c r="EW50" s="43"/>
+      <c r="EX50" s="43"/>
+      <c r="EY50" s="43"/>
+      <c r="EZ50" s="43"/>
+      <c r="FA50" s="43"/>
+      <c r="FB50" s="43"/>
+      <c r="FC50" s="43"/>
+      <c r="FD50" s="43"/>
+      <c r="FE50" s="43"/>
+      <c r="FF50" s="43"/>
+      <c r="FG50" s="43"/>
+      <c r="FH50" s="43"/>
+      <c r="FI50" s="43"/>
+      <c r="FJ50" s="43"/>
+      <c r="FK50" s="43"/>
+      <c r="FL50" s="43"/>
+      <c r="FM50" s="43"/>
+      <c r="FN50" s="43"/>
+      <c r="FO50" s="43"/>
+      <c r="FP50" s="43"/>
+      <c r="FQ50" s="43"/>
+      <c r="FR50" s="43"/>
+      <c r="FS50" s="43"/>
+      <c r="FT50" s="45"/>
     </row>
-    <row r="19" s="3" customFormat="1" ht="29" customHeight="1" hidden="1">
-[...13 lines deleted...]
-      <c r="N19" s="36"/>
+    <row r="51" spans="1:176" s="3" customFormat="1" ht="25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A51" s="55"/>
+      <c r="B51" s="47"/>
+      <c r="C51" s="47"/>
+      <c r="D51" s="47"/>
+      <c r="E51" s="47"/>
+      <c r="F51" s="47"/>
+      <c r="G51" s="47"/>
+      <c r="H51" s="47"/>
+      <c r="I51" s="47"/>
+      <c r="J51" s="47"/>
+      <c r="K51" s="47"/>
+      <c r="L51" s="47"/>
+      <c r="M51" s="47"/>
+      <c r="O51" s="46"/>
+      <c r="P51" s="47"/>
+      <c r="Q51" s="47"/>
+      <c r="R51" s="47"/>
+      <c r="S51" s="47"/>
+      <c r="T51" s="47"/>
+      <c r="U51" s="47"/>
+      <c r="Z51" s="47"/>
+      <c r="AA51" s="47"/>
+      <c r="AB51" s="47"/>
+      <c r="AC51" s="47"/>
+      <c r="AD51" s="47"/>
+      <c r="AE51" s="47"/>
+      <c r="AF51" s="47"/>
+      <c r="AG51" s="47"/>
+      <c r="AH51" s="47"/>
+      <c r="AI51" s="47"/>
+      <c r="AJ51" s="47"/>
+      <c r="AK51" s="47"/>
+      <c r="AL51" s="47"/>
+      <c r="AM51" s="47"/>
+      <c r="AN51" s="47"/>
+      <c r="AO51" s="47"/>
+      <c r="AP51" s="47"/>
+      <c r="AQ51" s="47"/>
+      <c r="AR51" s="47"/>
+      <c r="AS51" s="47"/>
+      <c r="AT51" s="47"/>
+      <c r="AU51" s="47"/>
+      <c r="AV51" s="47"/>
+      <c r="AW51" s="47"/>
+      <c r="AX51" s="47"/>
+      <c r="AY51" s="47"/>
+      <c r="AZ51" s="47"/>
+      <c r="BA51" s="47"/>
+      <c r="BB51" s="47"/>
+      <c r="BC51" s="47"/>
+      <c r="BD51" s="47"/>
+      <c r="BE51" s="47"/>
+      <c r="BF51" s="47"/>
+      <c r="BG51" s="47"/>
+      <c r="BH51" s="47"/>
+      <c r="BI51" s="47"/>
+      <c r="BJ51" s="47"/>
+      <c r="BK51" s="47"/>
+      <c r="BL51" s="47"/>
+      <c r="BM51" s="47"/>
+      <c r="BN51" s="47"/>
+      <c r="BO51" s="47"/>
+      <c r="BP51" s="47"/>
+      <c r="BQ51" s="47"/>
+      <c r="BR51" s="47"/>
+      <c r="BS51" s="47"/>
+      <c r="BT51" s="47"/>
+      <c r="BU51" s="47"/>
+      <c r="BV51" s="47"/>
+      <c r="BW51" s="47"/>
+      <c r="BX51" s="47"/>
+      <c r="BY51" s="47"/>
+      <c r="BZ51" s="47"/>
+      <c r="CA51" s="47"/>
+      <c r="CB51" s="47"/>
+      <c r="CC51" s="47"/>
+      <c r="CD51" s="47"/>
+      <c r="CE51" s="47"/>
+      <c r="CF51" s="47"/>
+      <c r="CG51" s="47"/>
+      <c r="CH51" s="47"/>
+      <c r="CI51" s="47"/>
+      <c r="CJ51" s="47"/>
+      <c r="CK51" s="47"/>
+      <c r="CL51" s="47"/>
+      <c r="CM51" s="47"/>
+      <c r="CN51" s="47"/>
+      <c r="CO51" s="47"/>
+      <c r="CP51" s="47"/>
+      <c r="CQ51" s="47"/>
+      <c r="CR51" s="47"/>
+      <c r="CS51" s="47"/>
+      <c r="CT51" s="47"/>
+      <c r="CU51" s="47"/>
+      <c r="CV51" s="47"/>
+      <c r="CW51" s="47"/>
+      <c r="CX51" s="47"/>
+      <c r="CY51" s="47"/>
+      <c r="CZ51" s="47"/>
+      <c r="DA51" s="47"/>
+      <c r="DB51" s="47"/>
+      <c r="DC51" s="47"/>
+      <c r="DD51" s="47"/>
+      <c r="DE51" s="47"/>
+      <c r="DF51" s="47"/>
+      <c r="DG51" s="47"/>
+      <c r="DH51" s="47"/>
+      <c r="DI51" s="47"/>
+      <c r="DJ51" s="47"/>
+      <c r="DK51" s="47"/>
+      <c r="DL51" s="47"/>
+      <c r="DM51" s="47"/>
+      <c r="DN51" s="47"/>
+      <c r="DO51" s="47"/>
+      <c r="DP51" s="47"/>
+      <c r="DQ51" s="47"/>
+      <c r="DR51" s="47"/>
+      <c r="DS51" s="47"/>
+      <c r="DT51" s="47"/>
+      <c r="DU51" s="47"/>
+      <c r="DV51" s="47"/>
+      <c r="DW51" s="47"/>
+      <c r="DX51" s="47"/>
+      <c r="DY51" s="47"/>
+      <c r="DZ51" s="47"/>
+      <c r="EA51" s="47"/>
+      <c r="EB51" s="47"/>
+      <c r="EC51" s="47"/>
+      <c r="ED51" s="47"/>
+      <c r="EE51" s="47"/>
+      <c r="EF51" s="47"/>
+      <c r="EG51" s="47"/>
+      <c r="EH51" s="47"/>
+      <c r="EI51" s="47"/>
+      <c r="EJ51" s="47"/>
+      <c r="EK51" s="47"/>
+      <c r="EL51" s="47"/>
+      <c r="EM51" s="47"/>
+      <c r="EN51" s="47"/>
+      <c r="EO51" s="47"/>
+      <c r="EP51" s="47"/>
+      <c r="EQ51" s="47"/>
+      <c r="ER51" s="47"/>
+      <c r="ES51" s="47"/>
+      <c r="ET51" s="47"/>
+      <c r="EU51" s="47"/>
+      <c r="EV51" s="47"/>
+      <c r="EW51" s="47"/>
+      <c r="EX51" s="47"/>
+      <c r="EY51" s="47"/>
+      <c r="EZ51" s="47"/>
+      <c r="FA51" s="47"/>
+      <c r="FB51" s="47"/>
+      <c r="FC51" s="47"/>
+      <c r="FD51" s="47"/>
+      <c r="FE51" s="47"/>
+      <c r="FF51" s="47"/>
+      <c r="FG51" s="47"/>
+      <c r="FH51" s="47"/>
+      <c r="FI51" s="47"/>
+      <c r="FJ51" s="47"/>
+      <c r="FK51" s="47"/>
+      <c r="FL51" s="47"/>
+      <c r="FM51" s="47"/>
+      <c r="FN51" s="47"/>
+      <c r="FO51" s="47"/>
+      <c r="FP51" s="47"/>
+      <c r="FQ51" s="47"/>
+      <c r="FR51" s="47"/>
+      <c r="FS51" s="47"/>
+      <c r="FT51" s="48"/>
     </row>
-    <row r="20" s="39" customFormat="1" ht="29" customHeight="1" hidden="1">
-[...13 lines deleted...]
-      <c r="N20" s="42"/>
+    <row r="52" spans="1:176" s="32" customFormat="1" ht="32" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A52" s="56"/>
+      <c r="B52" s="40"/>
+      <c r="C52" s="40"/>
+      <c r="D52" s="40"/>
+      <c r="E52" s="40"/>
+      <c r="F52" s="40"/>
+      <c r="G52" s="40"/>
+      <c r="H52" s="40"/>
+      <c r="I52" s="40"/>
+      <c r="J52" s="40"/>
+      <c r="K52" s="40"/>
+      <c r="L52" s="40"/>
+      <c r="M52" s="40"/>
+      <c r="N52" s="41"/>
+      <c r="Z52" s="40"/>
+      <c r="AA52" s="40"/>
+      <c r="AB52" s="40"/>
+      <c r="AC52" s="40"/>
+      <c r="AD52" s="40"/>
+      <c r="AE52" s="40"/>
+      <c r="AF52" s="40"/>
+      <c r="AG52" s="40"/>
+      <c r="AH52" s="40"/>
+      <c r="AI52" s="40"/>
+      <c r="AJ52" s="40"/>
+      <c r="AK52" s="40"/>
+      <c r="AL52" s="40"/>
+      <c r="AM52" s="40"/>
+      <c r="AN52" s="40"/>
+      <c r="AO52" s="40"/>
+      <c r="AP52" s="40"/>
+      <c r="AQ52" s="40"/>
+      <c r="AR52" s="40"/>
+      <c r="AS52" s="40"/>
+      <c r="AT52" s="40"/>
+      <c r="AU52" s="40"/>
+      <c r="AV52" s="40"/>
+      <c r="AW52" s="40"/>
+      <c r="AX52" s="40"/>
+      <c r="AY52" s="40"/>
+      <c r="AZ52" s="40"/>
+      <c r="BA52" s="40"/>
+      <c r="BB52" s="40"/>
+      <c r="BC52" s="40"/>
+      <c r="BD52" s="40"/>
+      <c r="BE52" s="40"/>
+      <c r="BF52" s="40"/>
+      <c r="BG52" s="40"/>
+      <c r="BH52" s="40"/>
+      <c r="BI52" s="40"/>
+      <c r="BJ52" s="40"/>
+      <c r="BK52" s="40"/>
+      <c r="BL52" s="40"/>
+      <c r="BM52" s="40"/>
+      <c r="BN52" s="40"/>
+      <c r="BO52" s="40"/>
+      <c r="BP52" s="40"/>
+      <c r="BQ52" s="40"/>
+      <c r="BR52" s="40"/>
+      <c r="BS52" s="40"/>
+      <c r="BT52" s="40"/>
+      <c r="BU52" s="40"/>
+      <c r="BV52" s="40"/>
+      <c r="BW52" s="40"/>
+      <c r="BX52" s="40"/>
+      <c r="BY52" s="40"/>
+      <c r="BZ52" s="40"/>
+      <c r="CA52" s="40"/>
+      <c r="CB52" s="40"/>
+      <c r="CC52" s="40"/>
+      <c r="CD52" s="40"/>
+      <c r="CE52" s="40"/>
+      <c r="CF52" s="40"/>
+      <c r="CG52" s="40"/>
+      <c r="CH52" s="40"/>
+      <c r="CI52" s="40"/>
+      <c r="CJ52" s="40"/>
+      <c r="CK52" s="40"/>
+      <c r="CL52" s="40"/>
+      <c r="CM52" s="40"/>
+      <c r="CN52" s="40"/>
+      <c r="CO52" s="40"/>
+      <c r="CP52" s="40"/>
+      <c r="CQ52" s="40"/>
+      <c r="CR52" s="40"/>
+      <c r="CS52" s="40"/>
+      <c r="CT52" s="40"/>
+      <c r="CU52" s="40"/>
+      <c r="CV52" s="40"/>
+      <c r="CW52" s="40"/>
+      <c r="CX52" s="40"/>
+      <c r="CY52" s="40"/>
+      <c r="CZ52" s="40"/>
+      <c r="DA52" s="40"/>
+      <c r="DB52" s="40"/>
+      <c r="DC52" s="40"/>
+      <c r="DD52" s="40"/>
+      <c r="DE52" s="40"/>
+      <c r="DF52" s="40"/>
+      <c r="DG52" s="40"/>
+      <c r="DH52" s="40"/>
+      <c r="DI52" s="40"/>
+      <c r="DJ52" s="40"/>
+      <c r="DK52" s="40"/>
+      <c r="DL52" s="40"/>
+      <c r="DM52" s="40"/>
+      <c r="DN52" s="40"/>
+      <c r="DO52" s="40"/>
+      <c r="DP52" s="40"/>
+      <c r="DQ52" s="40"/>
+      <c r="DR52" s="40"/>
+      <c r="DS52" s="40"/>
+      <c r="DT52" s="40"/>
+      <c r="DU52" s="40"/>
+      <c r="DV52" s="40"/>
+      <c r="DW52" s="40"/>
+      <c r="DX52" s="40"/>
+      <c r="DY52" s="40"/>
+      <c r="DZ52" s="40"/>
+      <c r="EA52" s="40"/>
+      <c r="EB52" s="40"/>
+      <c r="EC52" s="40"/>
+      <c r="ED52" s="40"/>
+      <c r="EE52" s="40"/>
+      <c r="EF52" s="40"/>
+      <c r="EG52" s="40"/>
+      <c r="EH52" s="40"/>
+      <c r="EI52" s="40"/>
+      <c r="EJ52" s="40"/>
+      <c r="EK52" s="40"/>
+      <c r="EL52" s="40"/>
+      <c r="EM52" s="40"/>
+      <c r="EN52" s="40"/>
+      <c r="EO52" s="40"/>
+      <c r="EP52" s="40"/>
+      <c r="EQ52" s="40"/>
+      <c r="ER52" s="40"/>
+      <c r="ES52" s="40"/>
+      <c r="ET52" s="40"/>
+      <c r="EU52" s="40"/>
+      <c r="EV52" s="40"/>
+      <c r="EW52" s="40"/>
+      <c r="EX52" s="40"/>
+      <c r="EY52" s="40"/>
+      <c r="EZ52" s="40"/>
+      <c r="FA52" s="40"/>
+      <c r="FB52" s="40"/>
+      <c r="FC52" s="40"/>
+      <c r="FD52" s="40"/>
+      <c r="FE52" s="40"/>
+      <c r="FF52" s="40"/>
+      <c r="FG52" s="40"/>
+      <c r="FH52" s="40"/>
+      <c r="FI52" s="40"/>
+      <c r="FJ52" s="40"/>
+      <c r="FK52" s="40"/>
+      <c r="FL52" s="40"/>
+      <c r="FM52" s="40"/>
+      <c r="FN52" s="40"/>
+      <c r="FO52" s="40"/>
+      <c r="FP52" s="40"/>
+      <c r="FQ52" s="40"/>
+      <c r="FR52" s="40"/>
+      <c r="FS52" s="40"/>
+      <c r="FT52" s="41"/>
     </row>
-    <row r="21" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N21" s="16"/>
+    <row r="53" spans="1:176" s="32" customFormat="1" ht="40" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N53" s="40"/>
+      <c r="O53" s="40"/>
     </row>
-    <row r="22" s="3" customFormat="1" ht="34" customHeight="1">
-[...33 lines deleted...]
-      <c r="N22" s="21"/>
+    <row r="54" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N54" s="41"/>
+      <c r="P54" s="40"/>
+      <c r="Q54" s="40"/>
+      <c r="R54" s="40"/>
+      <c r="S54" s="40"/>
+      <c r="T54" s="40"/>
+      <c r="U54" s="40"/>
+      <c r="V54" s="40"/>
+      <c r="W54" s="40"/>
+      <c r="X54" s="40"/>
+      <c r="Y54" s="40"/>
     </row>
-    <row r="23" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N23" s="23"/>
+    <row r="55" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I55" s="39"/>
+      <c r="J55" s="40"/>
+      <c r="K55" s="40"/>
+      <c r="L55" s="40"/>
+      <c r="M55" s="40"/>
+      <c r="N55" s="41"/>
+      <c r="Z55" s="40"/>
+      <c r="AA55" s="40"/>
+      <c r="AB55" s="40"/>
+      <c r="AC55" s="40"/>
+      <c r="AD55" s="40"/>
+      <c r="AE55" s="40"/>
+      <c r="AF55" s="40"/>
+      <c r="AG55" s="40"/>
+      <c r="AH55" s="40"/>
+      <c r="AI55" s="40"/>
+      <c r="AJ55" s="40"/>
+      <c r="AK55" s="40"/>
+      <c r="AL55" s="40"/>
+      <c r="AM55" s="40"/>
+      <c r="AN55" s="40"/>
+      <c r="AO55" s="40"/>
+      <c r="AP55" s="40"/>
+      <c r="AQ55" s="40"/>
+      <c r="AR55" s="40"/>
+      <c r="AS55" s="40"/>
+      <c r="AT55" s="40"/>
+      <c r="AU55" s="40"/>
+      <c r="AV55" s="40"/>
+      <c r="AW55" s="40"/>
+      <c r="AX55" s="40"/>
+      <c r="AY55" s="40"/>
+      <c r="AZ55" s="40"/>
+      <c r="BA55" s="40"/>
+      <c r="BB55" s="40"/>
+      <c r="BC55" s="40"/>
+      <c r="BD55" s="40"/>
+      <c r="BE55" s="40"/>
+      <c r="BF55" s="40"/>
+      <c r="BG55" s="40"/>
+      <c r="BH55" s="40"/>
+      <c r="BI55" s="40"/>
+      <c r="BJ55" s="40"/>
+      <c r="BK55" s="40"/>
+      <c r="BL55" s="40"/>
+      <c r="BM55" s="40"/>
+      <c r="BN55" s="40"/>
+      <c r="BO55" s="40"/>
+      <c r="BP55" s="40"/>
+      <c r="BQ55" s="40"/>
+      <c r="BR55" s="40"/>
+      <c r="BS55" s="40"/>
+      <c r="BT55" s="40"/>
+      <c r="BU55" s="40"/>
+      <c r="BV55" s="40"/>
+      <c r="BW55" s="40"/>
+      <c r="BX55" s="40"/>
+      <c r="BY55" s="40"/>
+      <c r="BZ55" s="40"/>
+      <c r="CA55" s="40"/>
+      <c r="CB55" s="40"/>
+      <c r="CC55" s="40"/>
+      <c r="CD55" s="40"/>
+      <c r="CE55" s="40"/>
+      <c r="CF55" s="40"/>
+      <c r="CG55" s="40"/>
+      <c r="CH55" s="40"/>
+      <c r="CI55" s="40"/>
+      <c r="CJ55" s="40"/>
+      <c r="CK55" s="40"/>
+      <c r="CL55" s="40"/>
+      <c r="CM55" s="40"/>
+      <c r="CN55" s="40"/>
+      <c r="CO55" s="40"/>
+      <c r="CP55" s="40"/>
+      <c r="CQ55" s="40"/>
+      <c r="CR55" s="40"/>
+      <c r="CS55" s="40"/>
+      <c r="CT55" s="40"/>
+      <c r="CU55" s="40"/>
+      <c r="CV55" s="40"/>
+      <c r="CW55" s="40"/>
+      <c r="CX55" s="40"/>
+      <c r="CY55" s="40"/>
+      <c r="CZ55" s="40"/>
+      <c r="DA55" s="40"/>
+      <c r="DB55" s="40"/>
+      <c r="DC55" s="40"/>
+      <c r="DD55" s="40"/>
+      <c r="DE55" s="40"/>
+      <c r="DF55" s="40"/>
+      <c r="DG55" s="40"/>
+      <c r="DH55" s="40"/>
+      <c r="DI55" s="40"/>
+      <c r="DJ55" s="40"/>
+      <c r="DK55" s="40"/>
+      <c r="DL55" s="40"/>
+      <c r="DM55" s="40"/>
+      <c r="DN55" s="40"/>
+      <c r="DO55" s="40"/>
+      <c r="DP55" s="40"/>
+      <c r="DQ55" s="40"/>
+      <c r="DR55" s="40"/>
+      <c r="DS55" s="40"/>
+      <c r="DT55" s="40"/>
+      <c r="DU55" s="40"/>
+      <c r="DV55" s="40"/>
+      <c r="DW55" s="40"/>
+      <c r="DX55" s="40"/>
+      <c r="DY55" s="40"/>
+      <c r="DZ55" s="40"/>
+      <c r="EA55" s="40"/>
+      <c r="EB55" s="40"/>
+      <c r="EC55" s="40"/>
+      <c r="ED55" s="40"/>
+      <c r="EE55" s="40"/>
+      <c r="EF55" s="40"/>
+      <c r="EG55" s="40"/>
+      <c r="EH55" s="40"/>
+      <c r="EI55" s="40"/>
+      <c r="EJ55" s="40"/>
+      <c r="EK55" s="40"/>
+      <c r="EL55" s="40"/>
+      <c r="EM55" s="40"/>
+      <c r="EN55" s="40"/>
+      <c r="EO55" s="40"/>
+      <c r="EP55" s="40"/>
+      <c r="EQ55" s="40"/>
+      <c r="ER55" s="40"/>
+      <c r="ES55" s="40"/>
+      <c r="ET55" s="40"/>
+      <c r="EU55" s="40"/>
+      <c r="EV55" s="40"/>
+      <c r="EW55" s="40"/>
+      <c r="EX55" s="40"/>
+      <c r="EY55" s="40"/>
+      <c r="EZ55" s="40"/>
+      <c r="FA55" s="40"/>
+      <c r="FB55" s="40"/>
+      <c r="FC55" s="40"/>
+      <c r="FD55" s="40"/>
+      <c r="FE55" s="40"/>
+      <c r="FF55" s="40"/>
+      <c r="FG55" s="40"/>
+      <c r="FH55" s="40"/>
+      <c r="FI55" s="40"/>
+      <c r="FJ55" s="40"/>
+      <c r="FK55" s="40"/>
+      <c r="FL55" s="40"/>
+      <c r="FM55" s="40"/>
+      <c r="FN55" s="40"/>
+      <c r="FO55" s="40"/>
+      <c r="FP55" s="40"/>
+      <c r="FQ55" s="40"/>
+      <c r="FR55" s="40"/>
+      <c r="FS55" s="40"/>
+      <c r="FT55" s="41"/>
     </row>
-    <row r="24" s="39" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N24" s="28"/>
+    <row r="56" spans="1:176" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A56" s="55"/>
+      <c r="B56" s="47"/>
+      <c r="C56" s="47"/>
+      <c r="D56" s="47"/>
+      <c r="E56" s="47"/>
+      <c r="F56" s="47"/>
+      <c r="G56" s="47"/>
+      <c r="H56" s="47"/>
+      <c r="I56" s="47"/>
+      <c r="J56" s="47"/>
+      <c r="K56" s="47"/>
+      <c r="L56" s="47"/>
+      <c r="M56" s="47"/>
+      <c r="P56" s="47"/>
+      <c r="Q56" s="47"/>
+      <c r="R56" s="47"/>
+      <c r="S56" s="47"/>
+      <c r="T56" s="47"/>
+      <c r="U56" s="47"/>
+      <c r="V56" s="47"/>
+      <c r="W56" s="47"/>
+      <c r="X56" s="47"/>
+      <c r="Y56" s="47"/>
+      <c r="Z56" s="47"/>
+      <c r="AA56" s="47"/>
+      <c r="AB56" s="47"/>
+      <c r="AC56" s="47"/>
+      <c r="AD56" s="47"/>
+      <c r="AE56" s="47"/>
+      <c r="AF56" s="47"/>
+      <c r="AG56" s="47"/>
+      <c r="AH56" s="47"/>
+      <c r="AI56" s="47"/>
+      <c r="AJ56" s="47"/>
+      <c r="AK56" s="47"/>
+      <c r="AL56" s="47"/>
+      <c r="AM56" s="47"/>
+      <c r="AN56" s="47"/>
+      <c r="AO56" s="47"/>
+      <c r="AP56" s="47"/>
+      <c r="AQ56" s="47"/>
+      <c r="AR56" s="47"/>
+      <c r="AS56" s="47"/>
+      <c r="AT56" s="47"/>
+      <c r="AU56" s="47"/>
+      <c r="AV56" s="47"/>
+      <c r="AW56" s="47"/>
+      <c r="AX56" s="47"/>
+      <c r="AY56" s="47"/>
+      <c r="AZ56" s="47"/>
+      <c r="BA56" s="47"/>
+      <c r="BB56" s="47"/>
+      <c r="BC56" s="47"/>
+      <c r="BD56" s="47"/>
+      <c r="BE56" s="47"/>
+      <c r="BF56" s="47"/>
+      <c r="BG56" s="47"/>
+      <c r="BH56" s="47"/>
+      <c r="BI56" s="47"/>
+      <c r="BJ56" s="47"/>
+      <c r="BK56" s="47"/>
+      <c r="BL56" s="47"/>
+      <c r="BM56" s="47"/>
+      <c r="BN56" s="47"/>
+      <c r="BO56" s="47"/>
+      <c r="BP56" s="47"/>
+      <c r="BQ56" s="47"/>
+      <c r="BR56" s="47"/>
+      <c r="BS56" s="47"/>
+      <c r="BT56" s="47"/>
+      <c r="BU56" s="47"/>
+      <c r="BV56" s="47"/>
+      <c r="BW56" s="47"/>
+      <c r="BX56" s="47"/>
+      <c r="BY56" s="47"/>
+      <c r="BZ56" s="47"/>
+      <c r="CA56" s="47"/>
+      <c r="CB56" s="47"/>
+      <c r="CC56" s="47"/>
+      <c r="CD56" s="47"/>
+      <c r="CE56" s="47"/>
+      <c r="CF56" s="47"/>
+      <c r="CG56" s="47"/>
+      <c r="CH56" s="47"/>
+      <c r="CI56" s="47"/>
+      <c r="CJ56" s="47"/>
+      <c r="CK56" s="47"/>
+      <c r="CL56" s="47"/>
+      <c r="CM56" s="47"/>
+      <c r="CN56" s="47"/>
+      <c r="CO56" s="47"/>
+      <c r="CP56" s="47"/>
+      <c r="CQ56" s="47"/>
+      <c r="CR56" s="47"/>
+      <c r="CS56" s="47"/>
+      <c r="CT56" s="47"/>
+      <c r="CU56" s="47"/>
+      <c r="CV56" s="47"/>
+      <c r="CW56" s="47"/>
+      <c r="CX56" s="47"/>
+      <c r="CY56" s="47"/>
+      <c r="CZ56" s="47"/>
+      <c r="DA56" s="47"/>
+      <c r="DB56" s="47"/>
+      <c r="DC56" s="47"/>
+      <c r="DD56" s="47"/>
+      <c r="DE56" s="47"/>
+      <c r="DF56" s="47"/>
+      <c r="DG56" s="47"/>
+      <c r="DH56" s="47"/>
+      <c r="DI56" s="47"/>
+      <c r="DJ56" s="47"/>
+      <c r="DK56" s="47"/>
+      <c r="DL56" s="47"/>
+      <c r="DM56" s="47"/>
+      <c r="DN56" s="47"/>
+      <c r="DO56" s="47"/>
+      <c r="DP56" s="47"/>
+      <c r="DQ56" s="47"/>
+      <c r="DR56" s="47"/>
+      <c r="DS56" s="47"/>
+      <c r="DT56" s="47"/>
+      <c r="DU56" s="47"/>
+      <c r="DV56" s="47"/>
+      <c r="DW56" s="47"/>
+      <c r="DX56" s="47"/>
+      <c r="DY56" s="47"/>
+      <c r="DZ56" s="47"/>
+      <c r="EA56" s="47"/>
+      <c r="EB56" s="47"/>
+      <c r="EC56" s="47"/>
+      <c r="ED56" s="47"/>
+      <c r="EE56" s="47"/>
+      <c r="EF56" s="47"/>
+      <c r="EG56" s="47"/>
+      <c r="EH56" s="47"/>
+      <c r="EI56" s="47"/>
+      <c r="EJ56" s="47"/>
+      <c r="EK56" s="47"/>
+      <c r="EL56" s="47"/>
+      <c r="EM56" s="47"/>
+      <c r="EN56" s="47"/>
+      <c r="EO56" s="47"/>
+      <c r="EP56" s="47"/>
+      <c r="EQ56" s="47"/>
+      <c r="ER56" s="47"/>
+      <c r="ES56" s="47"/>
+      <c r="ET56" s="47"/>
+      <c r="EU56" s="47"/>
+      <c r="EV56" s="47"/>
+      <c r="EW56" s="47"/>
+      <c r="EX56" s="47"/>
+      <c r="EY56" s="47"/>
+      <c r="EZ56" s="47"/>
+      <c r="FA56" s="47"/>
+      <c r="FB56" s="47"/>
+      <c r="FC56" s="47"/>
+      <c r="FD56" s="47"/>
+      <c r="FE56" s="47"/>
+      <c r="FF56" s="47"/>
+      <c r="FG56" s="47"/>
+      <c r="FH56" s="47"/>
+      <c r="FI56" s="47"/>
+      <c r="FJ56" s="47"/>
+      <c r="FK56" s="47"/>
+      <c r="FL56" s="47"/>
+      <c r="FM56" s="47"/>
+      <c r="FN56" s="47"/>
+      <c r="FO56" s="47"/>
+      <c r="FP56" s="47"/>
+      <c r="FQ56" s="47"/>
+      <c r="FR56" s="47"/>
+      <c r="FS56" s="47"/>
+      <c r="FT56" s="48"/>
     </row>
-    <row r="25" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N25" s="16"/>
+    <row r="57" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N57" s="41"/>
+      <c r="P57" s="40"/>
+      <c r="Q57" s="40"/>
+      <c r="R57" s="40"/>
+      <c r="S57" s="40"/>
+      <c r="T57" s="40"/>
+      <c r="U57" s="40"/>
+      <c r="V57" s="40"/>
+      <c r="W57" s="40"/>
+      <c r="X57" s="40"/>
+      <c r="Y57" s="40"/>
     </row>
-    <row r="26" s="3" customFormat="1" ht="34" customHeight="1">
-[...33 lines deleted...]
-      <c r="N26" s="21"/>
+    <row r="58" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A58" s="56"/>
+      <c r="B58" s="40"/>
+      <c r="C58" s="40"/>
+      <c r="D58" s="40"/>
+      <c r="E58" s="40"/>
+      <c r="F58" s="40"/>
+      <c r="G58" s="40"/>
+      <c r="H58" s="40"/>
+      <c r="I58" s="40"/>
+      <c r="J58" s="40"/>
+      <c r="K58" s="40"/>
+      <c r="L58" s="40"/>
+      <c r="M58" s="40"/>
+      <c r="N58" s="41"/>
+      <c r="Z58" s="40"/>
+      <c r="AA58" s="40"/>
+      <c r="AB58" s="40"/>
+      <c r="AC58" s="40"/>
+      <c r="AD58" s="40"/>
+      <c r="AE58" s="40"/>
+      <c r="AF58" s="40"/>
+      <c r="AG58" s="40"/>
+      <c r="AH58" s="40"/>
+      <c r="AI58" s="40"/>
+      <c r="AJ58" s="40"/>
+      <c r="AK58" s="40"/>
+      <c r="AL58" s="40"/>
+      <c r="AM58" s="40"/>
+      <c r="AN58" s="40"/>
+      <c r="AO58" s="40"/>
+      <c r="AP58" s="40"/>
+      <c r="AQ58" s="40"/>
+      <c r="AR58" s="40"/>
+      <c r="AS58" s="40"/>
+      <c r="AT58" s="40"/>
+      <c r="AU58" s="40"/>
+      <c r="AV58" s="40"/>
+      <c r="AW58" s="40"/>
+      <c r="AX58" s="40"/>
+      <c r="AY58" s="40"/>
+      <c r="AZ58" s="40"/>
+      <c r="BA58" s="40"/>
+      <c r="BB58" s="40"/>
+      <c r="BC58" s="40"/>
+      <c r="BD58" s="40"/>
+      <c r="BE58" s="40"/>
+      <c r="BF58" s="40"/>
+      <c r="BG58" s="40"/>
+      <c r="BH58" s="40"/>
+      <c r="BI58" s="40"/>
+      <c r="BJ58" s="40"/>
+      <c r="BK58" s="40"/>
+      <c r="BL58" s="40"/>
+      <c r="BM58" s="40"/>
+      <c r="BN58" s="40"/>
+      <c r="BO58" s="40"/>
+      <c r="BP58" s="40"/>
+      <c r="BQ58" s="40"/>
+      <c r="BR58" s="40"/>
+      <c r="BS58" s="40"/>
+      <c r="BT58" s="40"/>
+      <c r="BU58" s="40"/>
+      <c r="BV58" s="40"/>
+      <c r="BW58" s="40"/>
+      <c r="BX58" s="40"/>
+      <c r="BY58" s="40"/>
+      <c r="BZ58" s="40"/>
+      <c r="CA58" s="40"/>
+      <c r="CB58" s="40"/>
+      <c r="CC58" s="40"/>
+      <c r="CD58" s="40"/>
+      <c r="CE58" s="40"/>
+      <c r="CF58" s="40"/>
+      <c r="CG58" s="40"/>
+      <c r="CH58" s="40"/>
+      <c r="CI58" s="40"/>
+      <c r="CJ58" s="40"/>
+      <c r="CK58" s="40"/>
+      <c r="CL58" s="40"/>
+      <c r="CM58" s="40"/>
+      <c r="CN58" s="40"/>
+      <c r="CO58" s="40"/>
+      <c r="CP58" s="40"/>
+      <c r="CQ58" s="40"/>
+      <c r="CR58" s="40"/>
+      <c r="CS58" s="40"/>
+      <c r="CT58" s="40"/>
+      <c r="CU58" s="40"/>
+      <c r="CV58" s="40"/>
+      <c r="CW58" s="40"/>
+      <c r="CX58" s="40"/>
+      <c r="CY58" s="40"/>
+      <c r="CZ58" s="40"/>
+      <c r="DA58" s="40"/>
+      <c r="DB58" s="40"/>
+      <c r="DC58" s="40"/>
+      <c r="DD58" s="40"/>
+      <c r="DE58" s="40"/>
+      <c r="DF58" s="40"/>
+      <c r="DG58" s="40"/>
+      <c r="DH58" s="40"/>
+      <c r="DI58" s="40"/>
+      <c r="DJ58" s="40"/>
+      <c r="DK58" s="40"/>
+      <c r="DL58" s="40"/>
+      <c r="DM58" s="40"/>
+      <c r="DN58" s="40"/>
+      <c r="DO58" s="40"/>
+      <c r="DP58" s="40"/>
+      <c r="DQ58" s="40"/>
+      <c r="DR58" s="40"/>
+      <c r="DS58" s="40"/>
+      <c r="DT58" s="40"/>
+      <c r="DU58" s="40"/>
+      <c r="DV58" s="40"/>
+      <c r="DW58" s="40"/>
+      <c r="DX58" s="40"/>
+      <c r="DY58" s="40"/>
+      <c r="DZ58" s="40"/>
+      <c r="EA58" s="40"/>
+      <c r="EB58" s="40"/>
+      <c r="EC58" s="40"/>
+      <c r="ED58" s="40"/>
+      <c r="EE58" s="40"/>
+      <c r="EF58" s="40"/>
+      <c r="EG58" s="40"/>
+      <c r="EH58" s="40"/>
+      <c r="EI58" s="40"/>
+      <c r="EJ58" s="40"/>
+      <c r="EK58" s="40"/>
+      <c r="EL58" s="40"/>
+      <c r="EM58" s="40"/>
+      <c r="EN58" s="40"/>
+      <c r="EO58" s="40"/>
+      <c r="EP58" s="40"/>
+      <c r="EQ58" s="40"/>
+      <c r="ER58" s="40"/>
+      <c r="ES58" s="40"/>
+      <c r="ET58" s="40"/>
+      <c r="EU58" s="40"/>
+      <c r="EV58" s="40"/>
+      <c r="EW58" s="40"/>
+      <c r="EX58" s="40"/>
+      <c r="EY58" s="40"/>
+      <c r="EZ58" s="40"/>
+      <c r="FA58" s="40"/>
+      <c r="FB58" s="40"/>
+      <c r="FC58" s="40"/>
+      <c r="FD58" s="40"/>
+      <c r="FE58" s="40"/>
+      <c r="FF58" s="40"/>
+      <c r="FG58" s="40"/>
+      <c r="FH58" s="40"/>
+      <c r="FI58" s="40"/>
+      <c r="FJ58" s="40"/>
+      <c r="FK58" s="40"/>
+      <c r="FL58" s="40"/>
+      <c r="FM58" s="40"/>
+      <c r="FN58" s="40"/>
+      <c r="FO58" s="40"/>
+      <c r="FP58" s="40"/>
+      <c r="FQ58" s="40"/>
+      <c r="FR58" s="40"/>
+      <c r="FS58" s="40"/>
+      <c r="FT58" s="41"/>
     </row>
-    <row r="27" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N27" s="23"/>
+    <row r="59" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N59" s="40"/>
+      <c r="O59" s="40"/>
     </row>
-    <row r="28" s="39" customFormat="1" ht="28.5" customHeight="1">
-[...23 lines deleted...]
-      <c r="N28" s="28"/>
+    <row r="60" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N60" s="41"/>
+      <c r="P60" s="40"/>
+      <c r="Q60" s="40"/>
+      <c r="R60" s="40"/>
+      <c r="S60" s="40"/>
+      <c r="T60" s="40"/>
+      <c r="U60" s="40"/>
     </row>
-    <row r="29" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N29" s="16"/>
+    <row r="61" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A61" s="56"/>
+      <c r="B61" s="40"/>
+      <c r="C61" s="40"/>
+      <c r="D61" s="40"/>
+      <c r="E61" s="40"/>
+      <c r="F61" s="40"/>
+      <c r="G61" s="40"/>
+      <c r="H61" s="40"/>
+      <c r="I61" s="40"/>
+      <c r="J61" s="40"/>
+      <c r="K61" s="40"/>
+      <c r="L61" s="40"/>
+      <c r="M61" s="40"/>
+      <c r="N61" s="41"/>
+      <c r="Z61" s="40"/>
+      <c r="AA61" s="40"/>
+      <c r="AB61" s="40"/>
+      <c r="AC61" s="40"/>
+      <c r="AD61" s="40"/>
+      <c r="AE61" s="40"/>
+      <c r="AF61" s="40"/>
+      <c r="AG61" s="40"/>
+      <c r="AH61" s="40"/>
+      <c r="AI61" s="40"/>
+      <c r="AJ61" s="40"/>
+      <c r="AK61" s="40"/>
+      <c r="AL61" s="40"/>
+      <c r="AM61" s="40"/>
+      <c r="AN61" s="40"/>
+      <c r="AO61" s="40"/>
+      <c r="AP61" s="40"/>
+      <c r="AQ61" s="40"/>
+      <c r="AR61" s="40"/>
+      <c r="AS61" s="40"/>
+      <c r="AT61" s="40"/>
+      <c r="AU61" s="40"/>
+      <c r="AV61" s="40"/>
+      <c r="AW61" s="40"/>
+      <c r="AX61" s="40"/>
+      <c r="AY61" s="40"/>
+      <c r="AZ61" s="40"/>
+      <c r="BA61" s="40"/>
+      <c r="BB61" s="40"/>
+      <c r="BC61" s="40"/>
+      <c r="BD61" s="40"/>
+      <c r="BE61" s="40"/>
+      <c r="BF61" s="40"/>
+      <c r="BG61" s="40"/>
+      <c r="BH61" s="40"/>
+      <c r="BI61" s="40"/>
+      <c r="BJ61" s="40"/>
+      <c r="BK61" s="40"/>
+      <c r="BL61" s="40"/>
+      <c r="BM61" s="40"/>
+      <c r="BN61" s="40"/>
+      <c r="BO61" s="40"/>
+      <c r="BP61" s="40"/>
+      <c r="BQ61" s="40"/>
+      <c r="BR61" s="40"/>
+      <c r="BS61" s="40"/>
+      <c r="BT61" s="40"/>
+      <c r="BU61" s="40"/>
+      <c r="BV61" s="40"/>
+      <c r="BW61" s="40"/>
+      <c r="BX61" s="40"/>
+      <c r="BY61" s="40"/>
+      <c r="BZ61" s="40"/>
+      <c r="CA61" s="40"/>
+      <c r="CB61" s="40"/>
+      <c r="CC61" s="40"/>
+      <c r="CD61" s="40"/>
+      <c r="CE61" s="40"/>
+      <c r="CF61" s="40"/>
+      <c r="CG61" s="40"/>
+      <c r="CH61" s="40"/>
+      <c r="CI61" s="40"/>
+      <c r="CJ61" s="40"/>
+      <c r="CK61" s="40"/>
+      <c r="CL61" s="40"/>
+      <c r="CM61" s="40"/>
+      <c r="CN61" s="40"/>
+      <c r="CO61" s="40"/>
+      <c r="CP61" s="40"/>
+      <c r="CQ61" s="40"/>
+      <c r="CR61" s="40"/>
+      <c r="CS61" s="40"/>
+      <c r="CT61" s="40"/>
+      <c r="CU61" s="40"/>
+      <c r="CV61" s="40"/>
+      <c r="CW61" s="40"/>
+      <c r="CX61" s="40"/>
+      <c r="CY61" s="40"/>
+      <c r="CZ61" s="40"/>
+      <c r="DA61" s="40"/>
+      <c r="DB61" s="40"/>
+      <c r="DC61" s="40"/>
+      <c r="DD61" s="40"/>
+      <c r="DE61" s="40"/>
+      <c r="DF61" s="40"/>
+      <c r="DG61" s="40"/>
+      <c r="DH61" s="40"/>
+      <c r="DI61" s="40"/>
+      <c r="DJ61" s="40"/>
+      <c r="DK61" s="40"/>
+      <c r="DL61" s="40"/>
+      <c r="DM61" s="40"/>
+      <c r="DN61" s="40"/>
+      <c r="DO61" s="40"/>
+      <c r="DP61" s="40"/>
+      <c r="DQ61" s="40"/>
+      <c r="DR61" s="40"/>
+      <c r="DS61" s="40"/>
+      <c r="DT61" s="40"/>
+      <c r="DU61" s="40"/>
+      <c r="DV61" s="40"/>
+      <c r="DW61" s="40"/>
+      <c r="DX61" s="40"/>
+      <c r="DY61" s="40"/>
+      <c r="DZ61" s="40"/>
+      <c r="EA61" s="40"/>
+      <c r="EB61" s="40"/>
+      <c r="EC61" s="40"/>
+      <c r="ED61" s="40"/>
+      <c r="EE61" s="40"/>
+      <c r="EF61" s="40"/>
+      <c r="EG61" s="40"/>
+      <c r="EH61" s="40"/>
+      <c r="EI61" s="40"/>
+      <c r="EJ61" s="40"/>
+      <c r="EK61" s="40"/>
+      <c r="EL61" s="40"/>
+      <c r="EM61" s="40"/>
+      <c r="EN61" s="40"/>
+      <c r="EO61" s="40"/>
+      <c r="EP61" s="40"/>
+      <c r="EQ61" s="40"/>
+      <c r="ER61" s="40"/>
+      <c r="ES61" s="40"/>
+      <c r="ET61" s="40"/>
+      <c r="EU61" s="40"/>
+      <c r="EV61" s="40"/>
+      <c r="EW61" s="40"/>
+      <c r="EX61" s="40"/>
+      <c r="EY61" s="40"/>
+      <c r="EZ61" s="40"/>
+      <c r="FA61" s="40"/>
+      <c r="FB61" s="40"/>
+      <c r="FC61" s="40"/>
+      <c r="FD61" s="40"/>
+      <c r="FE61" s="40"/>
+      <c r="FF61" s="40"/>
+      <c r="FG61" s="40"/>
+      <c r="FH61" s="40"/>
+      <c r="FI61" s="40"/>
+      <c r="FJ61" s="40"/>
+      <c r="FK61" s="40"/>
+      <c r="FL61" s="40"/>
+      <c r="FM61" s="40"/>
+      <c r="FN61" s="40"/>
+      <c r="FO61" s="40"/>
+      <c r="FP61" s="40"/>
+      <c r="FQ61" s="40"/>
+      <c r="FR61" s="40"/>
+      <c r="FS61" s="40"/>
+      <c r="FT61" s="41"/>
     </row>
-    <row r="30" s="3" customFormat="1" ht="34" customHeight="1">
-[...33 lines deleted...]
-      <c r="N30" s="21"/>
+    <row r="62" spans="1:176" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A62" s="55"/>
+      <c r="B62" s="47"/>
+      <c r="C62" s="47"/>
+      <c r="D62" s="47"/>
+      <c r="E62" s="47"/>
+      <c r="F62" s="47"/>
+      <c r="G62" s="47"/>
+      <c r="H62" s="47"/>
+      <c r="I62" s="47"/>
+      <c r="J62" s="47"/>
+      <c r="K62" s="47"/>
+      <c r="L62" s="47"/>
+      <c r="M62" s="47"/>
+      <c r="P62" s="47"/>
+      <c r="Q62" s="47"/>
+      <c r="R62" s="47"/>
+      <c r="S62" s="47"/>
+      <c r="T62" s="47"/>
+      <c r="U62" s="47"/>
+      <c r="V62" s="47"/>
+      <c r="W62" s="47"/>
+      <c r="X62" s="47"/>
+      <c r="Y62" s="47"/>
+      <c r="Z62" s="47"/>
+      <c r="AA62" s="47"/>
+      <c r="AB62" s="47"/>
+      <c r="AC62" s="47"/>
+      <c r="AD62" s="47"/>
+      <c r="AE62" s="47"/>
+      <c r="AF62" s="47"/>
+      <c r="AG62" s="47"/>
+      <c r="AH62" s="47"/>
+      <c r="AI62" s="47"/>
+      <c r="AJ62" s="47"/>
+      <c r="AK62" s="47"/>
+      <c r="AL62" s="47"/>
+      <c r="AM62" s="47"/>
+      <c r="AN62" s="47"/>
+      <c r="AO62" s="47"/>
+      <c r="AP62" s="47"/>
+      <c r="AQ62" s="47"/>
+      <c r="AR62" s="47"/>
+      <c r="AS62" s="47"/>
+      <c r="AT62" s="47"/>
+      <c r="AU62" s="47"/>
+      <c r="AV62" s="47"/>
+      <c r="AW62" s="47"/>
+      <c r="AX62" s="47"/>
+      <c r="AY62" s="47"/>
+      <c r="AZ62" s="47"/>
+      <c r="BA62" s="47"/>
+      <c r="BB62" s="47"/>
+      <c r="BC62" s="47"/>
+      <c r="BD62" s="47"/>
+      <c r="BE62" s="47"/>
+      <c r="BF62" s="47"/>
+      <c r="BG62" s="47"/>
+      <c r="BH62" s="47"/>
+      <c r="BI62" s="47"/>
+      <c r="BJ62" s="47"/>
+      <c r="BK62" s="47"/>
+      <c r="BL62" s="47"/>
+      <c r="BM62" s="47"/>
+      <c r="BN62" s="47"/>
+      <c r="BO62" s="47"/>
+      <c r="BP62" s="47"/>
+      <c r="BQ62" s="47"/>
+      <c r="BR62" s="47"/>
+      <c r="BS62" s="47"/>
+      <c r="BT62" s="47"/>
+      <c r="BU62" s="47"/>
+      <c r="BV62" s="47"/>
+      <c r="BW62" s="47"/>
+      <c r="BX62" s="47"/>
+      <c r="BY62" s="47"/>
+      <c r="BZ62" s="47"/>
+      <c r="CA62" s="47"/>
+      <c r="CB62" s="47"/>
+      <c r="CC62" s="47"/>
+      <c r="CD62" s="47"/>
+      <c r="CE62" s="47"/>
+      <c r="CF62" s="47"/>
+      <c r="CG62" s="47"/>
+      <c r="CH62" s="47"/>
+      <c r="CI62" s="47"/>
+      <c r="CJ62" s="47"/>
+      <c r="CK62" s="47"/>
+      <c r="CL62" s="47"/>
+      <c r="CM62" s="47"/>
+      <c r="CN62" s="47"/>
+      <c r="CO62" s="47"/>
+      <c r="CP62" s="47"/>
+      <c r="CQ62" s="47"/>
+      <c r="CR62" s="47"/>
+      <c r="CS62" s="47"/>
+      <c r="CT62" s="47"/>
+      <c r="CU62" s="47"/>
+      <c r="CV62" s="47"/>
+      <c r="CW62" s="47"/>
+      <c r="CX62" s="47"/>
+      <c r="CY62" s="47"/>
+      <c r="CZ62" s="47"/>
+      <c r="DA62" s="47"/>
+      <c r="DB62" s="47"/>
+      <c r="DC62" s="47"/>
+      <c r="DD62" s="47"/>
+      <c r="DE62" s="47"/>
+      <c r="DF62" s="47"/>
+      <c r="DG62" s="47"/>
+      <c r="DH62" s="47"/>
+      <c r="DI62" s="47"/>
+      <c r="DJ62" s="47"/>
+      <c r="DK62" s="47"/>
+      <c r="DL62" s="47"/>
+      <c r="DM62" s="47"/>
+      <c r="DN62" s="47"/>
+      <c r="DO62" s="47"/>
+      <c r="DP62" s="47"/>
+      <c r="DQ62" s="47"/>
+      <c r="DR62" s="47"/>
+      <c r="DS62" s="47"/>
+      <c r="DT62" s="47"/>
+      <c r="DU62" s="47"/>
+      <c r="DV62" s="47"/>
+      <c r="DW62" s="47"/>
+      <c r="DX62" s="47"/>
+      <c r="DY62" s="47"/>
+      <c r="DZ62" s="47"/>
+      <c r="EA62" s="47"/>
+      <c r="EB62" s="47"/>
+      <c r="EC62" s="47"/>
+      <c r="ED62" s="47"/>
+      <c r="EE62" s="47"/>
+      <c r="EF62" s="47"/>
+      <c r="EG62" s="47"/>
+      <c r="EH62" s="47"/>
+      <c r="EI62" s="47"/>
+      <c r="EJ62" s="47"/>
+      <c r="EK62" s="47"/>
+      <c r="EL62" s="47"/>
+      <c r="EM62" s="47"/>
+      <c r="EN62" s="47"/>
+      <c r="EO62" s="47"/>
+      <c r="EP62" s="47"/>
+      <c r="EQ62" s="47"/>
+      <c r="ER62" s="47"/>
+      <c r="ES62" s="47"/>
+      <c r="ET62" s="47"/>
+      <c r="EU62" s="47"/>
+      <c r="EV62" s="47"/>
+      <c r="EW62" s="47"/>
+      <c r="EX62" s="47"/>
+      <c r="EY62" s="47"/>
+      <c r="EZ62" s="47"/>
+      <c r="FA62" s="47"/>
+      <c r="FB62" s="47"/>
+      <c r="FC62" s="47"/>
+      <c r="FD62" s="47"/>
+      <c r="FE62" s="47"/>
+      <c r="FF62" s="47"/>
+      <c r="FG62" s="47"/>
+      <c r="FH62" s="47"/>
+      <c r="FI62" s="47"/>
+      <c r="FJ62" s="47"/>
+      <c r="FK62" s="47"/>
+      <c r="FL62" s="47"/>
+      <c r="FM62" s="47"/>
+      <c r="FN62" s="47"/>
+      <c r="FO62" s="47"/>
+      <c r="FP62" s="47"/>
+      <c r="FQ62" s="47"/>
+      <c r="FR62" s="47"/>
+      <c r="FS62" s="47"/>
+      <c r="FT62" s="48"/>
     </row>
-    <row r="31" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N31" s="23"/>
+    <row r="63" spans="1:176" s="32" customFormat="1" ht="14.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N63" s="41"/>
+      <c r="P63" s="40"/>
+      <c r="Q63" s="40"/>
+      <c r="R63" s="40"/>
+      <c r="S63" s="40"/>
+      <c r="T63" s="40"/>
+      <c r="U63" s="40"/>
     </row>
-    <row r="32" s="39" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N32" s="28"/>
+    <row r="64" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A64" s="56"/>
+      <c r="B64" s="40"/>
+      <c r="C64" s="40"/>
+      <c r="D64" s="40"/>
+      <c r="E64" s="40"/>
+      <c r="F64" s="40"/>
+      <c r="G64" s="40"/>
+      <c r="H64" s="41"/>
+      <c r="N64" s="41"/>
     </row>
-    <row r="33" s="3" customFormat="1" ht="29" customHeight="1">
-[...33 lines deleted...]
-      <c r="N33" s="16"/>
+    <row r="65" spans="1:176" s="3" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A65" s="55"/>
+      <c r="B65" s="47"/>
+      <c r="C65" s="47"/>
+      <c r="D65" s="47"/>
+      <c r="E65" s="47"/>
+      <c r="F65" s="47"/>
+      <c r="G65" s="47"/>
+      <c r="H65" s="47"/>
+      <c r="I65" s="47"/>
+      <c r="J65" s="47"/>
+      <c r="K65" s="47"/>
+      <c r="L65" s="47"/>
+      <c r="M65" s="47"/>
+      <c r="P65" s="47"/>
+      <c r="Q65" s="47"/>
+      <c r="R65" s="47"/>
+      <c r="S65" s="47"/>
+      <c r="T65" s="47"/>
+      <c r="U65" s="47"/>
+      <c r="V65" s="47"/>
+      <c r="W65" s="47"/>
+      <c r="X65" s="47"/>
+      <c r="Y65" s="47"/>
+      <c r="Z65" s="47"/>
+      <c r="AA65" s="47"/>
+      <c r="AB65" s="47"/>
+      <c r="AC65" s="47"/>
+      <c r="AD65" s="47"/>
+      <c r="AE65" s="47"/>
+      <c r="AF65" s="47"/>
+      <c r="AG65" s="47"/>
+      <c r="AH65" s="47"/>
+      <c r="AI65" s="47"/>
+      <c r="AJ65" s="47"/>
+      <c r="AK65" s="47"/>
+      <c r="AL65" s="47"/>
+      <c r="AM65" s="47"/>
+      <c r="AN65" s="47"/>
+      <c r="AO65" s="47"/>
+      <c r="AP65" s="47"/>
+      <c r="AQ65" s="47"/>
+      <c r="AR65" s="47"/>
+      <c r="AS65" s="47"/>
+      <c r="AT65" s="47"/>
+      <c r="AU65" s="47"/>
+      <c r="AV65" s="47"/>
+      <c r="AW65" s="47"/>
+      <c r="AX65" s="47"/>
+      <c r="AY65" s="47"/>
+      <c r="AZ65" s="47"/>
+      <c r="BA65" s="47"/>
+      <c r="BB65" s="47"/>
+      <c r="BC65" s="47"/>
+      <c r="BD65" s="47"/>
+      <c r="BE65" s="47"/>
+      <c r="BF65" s="47"/>
+      <c r="BG65" s="47"/>
+      <c r="BH65" s="47"/>
+      <c r="BI65" s="47"/>
+      <c r="BJ65" s="47"/>
+      <c r="BK65" s="47"/>
+      <c r="BL65" s="47"/>
+      <c r="BM65" s="47"/>
+      <c r="BN65" s="47"/>
+      <c r="BO65" s="47"/>
+      <c r="BP65" s="47"/>
+      <c r="BQ65" s="47"/>
+      <c r="BR65" s="47"/>
+      <c r="BS65" s="47"/>
+      <c r="BT65" s="47"/>
+      <c r="BU65" s="47"/>
+      <c r="BV65" s="47"/>
+      <c r="BW65" s="47"/>
+      <c r="BX65" s="47"/>
+      <c r="BY65" s="47"/>
+      <c r="BZ65" s="47"/>
+      <c r="CA65" s="47"/>
+      <c r="CB65" s="47"/>
+      <c r="CC65" s="47"/>
+      <c r="CD65" s="47"/>
+      <c r="CE65" s="47"/>
+      <c r="CF65" s="47"/>
+      <c r="CG65" s="47"/>
+      <c r="CH65" s="47"/>
+      <c r="CI65" s="47"/>
+      <c r="CJ65" s="47"/>
+      <c r="CK65" s="47"/>
+      <c r="CL65" s="47"/>
+      <c r="CM65" s="47"/>
+      <c r="CN65" s="47"/>
+      <c r="CO65" s="47"/>
+      <c r="CP65" s="47"/>
+      <c r="CQ65" s="47"/>
+      <c r="CR65" s="47"/>
+      <c r="CS65" s="47"/>
+      <c r="CT65" s="47"/>
+      <c r="CU65" s="47"/>
+      <c r="CV65" s="47"/>
+      <c r="CW65" s="47"/>
+      <c r="CX65" s="47"/>
+      <c r="CY65" s="47"/>
+      <c r="CZ65" s="47"/>
+      <c r="DA65" s="47"/>
+      <c r="DB65" s="47"/>
+      <c r="DC65" s="47"/>
+      <c r="DD65" s="47"/>
+      <c r="DE65" s="47"/>
+      <c r="DF65" s="47"/>
+      <c r="DG65" s="47"/>
+      <c r="DH65" s="47"/>
+      <c r="DI65" s="47"/>
+      <c r="DJ65" s="47"/>
+      <c r="DK65" s="47"/>
+      <c r="DL65" s="47"/>
+      <c r="DM65" s="47"/>
+      <c r="DN65" s="47"/>
+      <c r="DO65" s="47"/>
+      <c r="DP65" s="47"/>
+      <c r="DQ65" s="47"/>
+      <c r="DR65" s="47"/>
+      <c r="DS65" s="47"/>
+      <c r="DT65" s="47"/>
+      <c r="DU65" s="47"/>
+      <c r="DV65" s="47"/>
+      <c r="DW65" s="47"/>
+      <c r="DX65" s="47"/>
+      <c r="DY65" s="47"/>
+      <c r="DZ65" s="47"/>
+      <c r="EA65" s="47"/>
+      <c r="EB65" s="47"/>
+      <c r="EC65" s="47"/>
+      <c r="ED65" s="47"/>
+      <c r="EE65" s="47"/>
+      <c r="EF65" s="47"/>
+      <c r="EG65" s="47"/>
+      <c r="EH65" s="47"/>
+      <c r="EI65" s="47"/>
+      <c r="EJ65" s="47"/>
+      <c r="EK65" s="47"/>
+      <c r="EL65" s="47"/>
+      <c r="EM65" s="47"/>
+      <c r="EN65" s="47"/>
+      <c r="EO65" s="47"/>
+      <c r="EP65" s="47"/>
+      <c r="EQ65" s="47"/>
+      <c r="ER65" s="47"/>
+      <c r="ES65" s="47"/>
+      <c r="ET65" s="47"/>
+      <c r="EU65" s="47"/>
+      <c r="EV65" s="47"/>
+      <c r="EW65" s="47"/>
+      <c r="EX65" s="47"/>
+      <c r="EY65" s="47"/>
+      <c r="EZ65" s="47"/>
+      <c r="FA65" s="47"/>
+      <c r="FB65" s="47"/>
+      <c r="FC65" s="47"/>
+      <c r="FD65" s="47"/>
+      <c r="FE65" s="47"/>
+      <c r="FF65" s="47"/>
+      <c r="FG65" s="47"/>
+      <c r="FH65" s="47"/>
+      <c r="FI65" s="47"/>
+      <c r="FJ65" s="47"/>
+      <c r="FK65" s="47"/>
+      <c r="FL65" s="47"/>
+      <c r="FM65" s="47"/>
+      <c r="FN65" s="47"/>
+      <c r="FO65" s="47"/>
+      <c r="FP65" s="47"/>
+      <c r="FQ65" s="47"/>
+      <c r="FR65" s="47"/>
+      <c r="FS65" s="47"/>
+      <c r="FT65" s="48"/>
     </row>
-    <row r="34" s="3" customFormat="1" ht="34" customHeight="1">
-[...33 lines deleted...]
-      <c r="N34" s="21"/>
+    <row r="66" spans="1:176" s="32" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N66" s="41"/>
+      <c r="P66" s="40"/>
+      <c r="Q66" s="40"/>
+      <c r="R66" s="40"/>
+      <c r="S66" s="40"/>
+      <c r="T66" s="40"/>
+      <c r="U66" s="40"/>
     </row>
-    <row r="35" s="3" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N35" s="23"/>
+    <row r="67" spans="1:176" s="32" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A67" s="56"/>
+      <c r="B67" s="40"/>
+      <c r="C67" s="40"/>
+      <c r="D67" s="40"/>
+      <c r="E67" s="40"/>
+      <c r="F67" s="40"/>
+      <c r="G67" s="40"/>
+      <c r="H67" s="41"/>
+      <c r="N67" s="41"/>
     </row>
-    <row r="36" s="39" customFormat="1" ht="29" customHeight="1">
-[...23 lines deleted...]
-      <c r="N36" s="28"/>
+    <row r="68" spans="1:176" s="3" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A68" s="55"/>
+      <c r="B68" s="47"/>
+      <c r="C68" s="47"/>
+      <c r="D68" s="47"/>
+      <c r="E68" s="47"/>
+      <c r="F68" s="47"/>
+      <c r="G68" s="47"/>
+      <c r="H68" s="47"/>
+      <c r="I68" s="47"/>
+      <c r="J68" s="47"/>
+      <c r="K68" s="47"/>
+      <c r="L68" s="47"/>
+      <c r="M68" s="47"/>
+      <c r="O68" s="46"/>
+      <c r="P68" s="47"/>
+      <c r="Q68" s="47"/>
+      <c r="R68" s="47"/>
+      <c r="S68" s="47"/>
+      <c r="T68" s="47"/>
+      <c r="U68" s="47"/>
+      <c r="V68" s="47"/>
+      <c r="W68" s="47"/>
+      <c r="X68" s="47"/>
+      <c r="Y68" s="47"/>
+      <c r="Z68" s="47"/>
+      <c r="AA68" s="47"/>
+      <c r="AB68" s="47"/>
+      <c r="AC68" s="47"/>
+      <c r="AD68" s="47"/>
+      <c r="AE68" s="47"/>
+      <c r="AF68" s="47"/>
+      <c r="AG68" s="47"/>
+      <c r="AH68" s="47"/>
+      <c r="AI68" s="47"/>
+      <c r="AJ68" s="47"/>
+      <c r="AK68" s="47"/>
+      <c r="AL68" s="47"/>
+      <c r="AM68" s="47"/>
+      <c r="AN68" s="47"/>
+      <c r="AO68" s="47"/>
+      <c r="AP68" s="47"/>
+      <c r="AQ68" s="47"/>
+      <c r="AR68" s="47"/>
+      <c r="AS68" s="47"/>
+      <c r="AT68" s="47"/>
+      <c r="AU68" s="47"/>
+      <c r="AV68" s="47"/>
+      <c r="AW68" s="47"/>
+      <c r="AX68" s="47"/>
+      <c r="AY68" s="47"/>
+      <c r="AZ68" s="47"/>
+      <c r="BA68" s="47"/>
+      <c r="BB68" s="47"/>
+      <c r="BC68" s="47"/>
+      <c r="BD68" s="47"/>
+      <c r="BE68" s="47"/>
+      <c r="BF68" s="47"/>
+      <c r="BG68" s="47"/>
+      <c r="BH68" s="47"/>
+      <c r="BI68" s="47"/>
+      <c r="BJ68" s="47"/>
+      <c r="BK68" s="47"/>
+      <c r="BL68" s="47"/>
+      <c r="BM68" s="47"/>
+      <c r="BN68" s="47"/>
+      <c r="BO68" s="47"/>
+      <c r="BP68" s="47"/>
+      <c r="BQ68" s="47"/>
+      <c r="BR68" s="47"/>
+      <c r="BS68" s="47"/>
+      <c r="BT68" s="47"/>
+      <c r="BU68" s="47"/>
+      <c r="BV68" s="47"/>
+      <c r="BW68" s="47"/>
+      <c r="BX68" s="47"/>
+      <c r="BY68" s="47"/>
+      <c r="BZ68" s="47"/>
+      <c r="CA68" s="47"/>
+      <c r="CB68" s="47"/>
+      <c r="CC68" s="47"/>
+      <c r="CD68" s="47"/>
+      <c r="CE68" s="47"/>
+      <c r="CF68" s="47"/>
+      <c r="CG68" s="47"/>
+      <c r="CH68" s="47"/>
+      <c r="CI68" s="47"/>
+      <c r="CJ68" s="47"/>
+      <c r="CK68" s="47"/>
+      <c r="CL68" s="47"/>
+      <c r="CM68" s="47"/>
+      <c r="CN68" s="47"/>
+      <c r="CO68" s="47"/>
+      <c r="CP68" s="47"/>
+      <c r="CQ68" s="47"/>
+      <c r="CR68" s="47"/>
+      <c r="CS68" s="47"/>
+      <c r="CT68" s="47"/>
+      <c r="CU68" s="47"/>
+      <c r="CV68" s="47"/>
+      <c r="CW68" s="47"/>
+      <c r="CX68" s="47"/>
+      <c r="CY68" s="47"/>
+      <c r="CZ68" s="47"/>
+      <c r="DA68" s="47"/>
+      <c r="DB68" s="47"/>
+      <c r="DC68" s="47"/>
+      <c r="DD68" s="47"/>
+      <c r="DE68" s="47"/>
+      <c r="DF68" s="47"/>
+      <c r="DG68" s="47"/>
+      <c r="DH68" s="47"/>
+      <c r="DI68" s="47"/>
+      <c r="DJ68" s="47"/>
+      <c r="DK68" s="47"/>
+      <c r="DL68" s="47"/>
+      <c r="DM68" s="47"/>
+      <c r="DN68" s="47"/>
+      <c r="DO68" s="47"/>
+      <c r="DP68" s="47"/>
+      <c r="DQ68" s="47"/>
+      <c r="DR68" s="47"/>
+      <c r="DS68" s="47"/>
+      <c r="DT68" s="47"/>
+      <c r="DU68" s="47"/>
+      <c r="DV68" s="47"/>
+      <c r="DW68" s="47"/>
+      <c r="DX68" s="47"/>
+      <c r="DY68" s="47"/>
+      <c r="DZ68" s="47"/>
+      <c r="EA68" s="47"/>
+      <c r="EB68" s="47"/>
+      <c r="EC68" s="47"/>
+      <c r="ED68" s="47"/>
+      <c r="EE68" s="47"/>
+      <c r="EF68" s="47"/>
+      <c r="EG68" s="47"/>
+      <c r="EH68" s="47"/>
+      <c r="EI68" s="47"/>
+      <c r="EJ68" s="47"/>
+      <c r="EK68" s="47"/>
+      <c r="EL68" s="47"/>
+      <c r="EM68" s="47"/>
+      <c r="EN68" s="47"/>
+      <c r="EO68" s="47"/>
+      <c r="EP68" s="47"/>
+      <c r="EQ68" s="47"/>
+      <c r="ER68" s="47"/>
+      <c r="ES68" s="47"/>
+      <c r="ET68" s="47"/>
+      <c r="EU68" s="47"/>
+      <c r="EV68" s="47"/>
+      <c r="EW68" s="47"/>
+      <c r="EX68" s="47"/>
+      <c r="EY68" s="47"/>
+      <c r="EZ68" s="47"/>
+      <c r="FA68" s="47"/>
+      <c r="FB68" s="47"/>
+      <c r="FC68" s="47"/>
+      <c r="FD68" s="47"/>
+      <c r="FE68" s="47"/>
+      <c r="FF68" s="47"/>
+      <c r="FG68" s="47"/>
+      <c r="FH68" s="47"/>
+      <c r="FI68" s="47"/>
+      <c r="FJ68" s="47"/>
+      <c r="FK68" s="47"/>
+      <c r="FL68" s="47"/>
+      <c r="FM68" s="47"/>
+      <c r="FN68" s="47"/>
+      <c r="FO68" s="47"/>
+      <c r="FP68" s="47"/>
+      <c r="FQ68" s="47"/>
+      <c r="FR68" s="47"/>
+      <c r="FS68" s="47"/>
+      <c r="FT68" s="48"/>
     </row>
-    <row r="37" s="39" customFormat="1" ht="29" customHeight="1">
-[...1007 lines deleted...]
-      <c r="ALL37" s="14"/>
+    <row r="69" spans="1:176" s="32" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N69" s="41"/>
     </row>
-    <row r="38" s="39" customFormat="1" ht="29" customHeight="1">
-[...1007 lines deleted...]
-      <c r="ALL38" s="20"/>
+    <row r="70" spans="1:176" s="32" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A70" s="56"/>
+      <c r="B70" s="40"/>
+      <c r="C70" s="40"/>
+      <c r="D70" s="40"/>
+      <c r="E70" s="40"/>
+      <c r="F70" s="40"/>
+      <c r="G70" s="40"/>
+      <c r="H70" s="41"/>
+      <c r="N70" s="41"/>
     </row>
-    <row r="39" s="39" customFormat="1" ht="29" customHeight="1">
-[...854 lines deleted...]
-      <c r="ALL39" s="23"/>
+    <row r="71" spans="1:176" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A71" s="55"/>
+      <c r="B71" s="47"/>
+      <c r="C71" s="47"/>
+      <c r="D71" s="47"/>
+      <c r="E71" s="47"/>
+      <c r="F71" s="47"/>
+      <c r="G71" s="47"/>
+      <c r="H71" s="47"/>
+      <c r="I71" s="47"/>
+      <c r="J71" s="47"/>
+      <c r="K71" s="47"/>
+      <c r="L71" s="47"/>
+      <c r="M71" s="47"/>
+      <c r="O71" s="46"/>
+      <c r="P71" s="47"/>
+      <c r="Q71" s="47"/>
+      <c r="R71" s="47"/>
+      <c r="S71" s="47"/>
+      <c r="T71" s="47"/>
+      <c r="U71" s="47"/>
+      <c r="V71" s="47"/>
+      <c r="W71" s="47"/>
+      <c r="X71" s="47"/>
+      <c r="Y71" s="47"/>
+      <c r="Z71" s="47"/>
+      <c r="AA71" s="47"/>
+      <c r="AB71" s="47"/>
+      <c r="AC71" s="47"/>
+      <c r="AD71" s="47"/>
+      <c r="AE71" s="47"/>
+      <c r="AF71" s="47"/>
+      <c r="AG71" s="47"/>
+      <c r="AH71" s="47"/>
+      <c r="AI71" s="47"/>
+      <c r="AJ71" s="47"/>
+      <c r="AK71" s="47"/>
+      <c r="AL71" s="47"/>
+      <c r="AM71" s="47"/>
+      <c r="AN71" s="47"/>
+      <c r="AO71" s="47"/>
+      <c r="AP71" s="47"/>
+      <c r="AQ71" s="47"/>
+      <c r="AR71" s="47"/>
+      <c r="AS71" s="47"/>
+      <c r="AT71" s="47"/>
+      <c r="AU71" s="47"/>
+      <c r="AV71" s="47"/>
+      <c r="AW71" s="47"/>
+      <c r="AX71" s="47"/>
+      <c r="AY71" s="47"/>
+      <c r="AZ71" s="47"/>
+      <c r="BA71" s="47"/>
+      <c r="BB71" s="47"/>
+      <c r="BC71" s="47"/>
+      <c r="BD71" s="47"/>
+      <c r="BE71" s="47"/>
+      <c r="BF71" s="47"/>
+      <c r="BG71" s="47"/>
+      <c r="BH71" s="47"/>
+      <c r="BI71" s="47"/>
+      <c r="BJ71" s="47"/>
+      <c r="BK71" s="47"/>
+      <c r="BL71" s="47"/>
+      <c r="BM71" s="47"/>
+      <c r="BN71" s="47"/>
+      <c r="BO71" s="47"/>
+      <c r="BP71" s="47"/>
+      <c r="BQ71" s="47"/>
+      <c r="BR71" s="47"/>
+      <c r="BS71" s="47"/>
+      <c r="BT71" s="47"/>
+      <c r="BU71" s="47"/>
+      <c r="BV71" s="47"/>
+      <c r="BW71" s="47"/>
+      <c r="BX71" s="47"/>
+      <c r="BY71" s="47"/>
+      <c r="BZ71" s="47"/>
+      <c r="CA71" s="47"/>
+      <c r="CB71" s="47"/>
+      <c r="CC71" s="47"/>
+      <c r="CD71" s="47"/>
+      <c r="CE71" s="47"/>
+      <c r="CF71" s="47"/>
+      <c r="CG71" s="47"/>
+      <c r="CH71" s="47"/>
+      <c r="CI71" s="47"/>
+      <c r="CJ71" s="47"/>
+      <c r="CK71" s="47"/>
+      <c r="CL71" s="47"/>
+      <c r="CM71" s="47"/>
+      <c r="CN71" s="47"/>
+      <c r="CO71" s="47"/>
+      <c r="CP71" s="47"/>
+      <c r="CQ71" s="47"/>
+      <c r="CR71" s="47"/>
+      <c r="CS71" s="47"/>
+      <c r="CT71" s="47"/>
+      <c r="CU71" s="47"/>
+      <c r="CV71" s="47"/>
+      <c r="CW71" s="47"/>
+      <c r="CX71" s="47"/>
+      <c r="CY71" s="47"/>
+      <c r="CZ71" s="47"/>
+      <c r="DA71" s="47"/>
+      <c r="DB71" s="47"/>
+      <c r="DC71" s="47"/>
+      <c r="DD71" s="47"/>
+      <c r="DE71" s="47"/>
+      <c r="DF71" s="47"/>
+      <c r="DG71" s="47"/>
+      <c r="DH71" s="47"/>
+      <c r="DI71" s="47"/>
+      <c r="DJ71" s="47"/>
+      <c r="DK71" s="47"/>
+      <c r="DL71" s="47"/>
+      <c r="DM71" s="47"/>
+      <c r="DN71" s="47"/>
+      <c r="DO71" s="47"/>
+      <c r="DP71" s="47"/>
+      <c r="DQ71" s="47"/>
+      <c r="DR71" s="47"/>
+      <c r="DS71" s="47"/>
+      <c r="DT71" s="47"/>
+      <c r="DU71" s="47"/>
+      <c r="DV71" s="47"/>
+      <c r="DW71" s="47"/>
+      <c r="DX71" s="47"/>
+      <c r="DY71" s="47"/>
+      <c r="DZ71" s="47"/>
+      <c r="EA71" s="47"/>
+      <c r="EB71" s="47"/>
+      <c r="EC71" s="47"/>
+      <c r="ED71" s="47"/>
+      <c r="EE71" s="47"/>
+      <c r="EF71" s="47"/>
+      <c r="EG71" s="47"/>
+      <c r="EH71" s="47"/>
+      <c r="EI71" s="47"/>
+      <c r="EJ71" s="47"/>
+      <c r="EK71" s="47"/>
+      <c r="EL71" s="47"/>
+      <c r="EM71" s="47"/>
+      <c r="EN71" s="47"/>
+      <c r="EO71" s="47"/>
+      <c r="EP71" s="47"/>
+      <c r="EQ71" s="47"/>
+      <c r="ER71" s="47"/>
+      <c r="ES71" s="47"/>
+      <c r="ET71" s="47"/>
+      <c r="EU71" s="47"/>
+      <c r="EV71" s="47"/>
+      <c r="EW71" s="47"/>
+      <c r="EX71" s="47"/>
+      <c r="EY71" s="47"/>
+      <c r="EZ71" s="47"/>
+      <c r="FA71" s="47"/>
+      <c r="FB71" s="47"/>
+      <c r="FC71" s="47"/>
+      <c r="FD71" s="47"/>
+      <c r="FE71" s="47"/>
+      <c r="FF71" s="47"/>
+      <c r="FG71" s="47"/>
+      <c r="FH71" s="47"/>
+      <c r="FI71" s="47"/>
+      <c r="FJ71" s="47"/>
+      <c r="FK71" s="47"/>
+      <c r="FL71" s="47"/>
+      <c r="FM71" s="47"/>
+      <c r="FN71" s="47"/>
+      <c r="FO71" s="47"/>
+      <c r="FP71" s="47"/>
+      <c r="FQ71" s="47"/>
+      <c r="FR71" s="47"/>
+      <c r="FS71" s="47"/>
+      <c r="FT71" s="48"/>
     </row>
-    <row r="40" s="39" customFormat="1" ht="29" customHeight="1">
-[...843 lines deleted...]
-      <c r="ALL40" s="26"/>
+    <row r="72" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N72" s="41"/>
     </row>
-    <row r="41" s="2" customFormat="1" ht="29" customHeight="1">
-[...176 lines deleted...]
-      <c r="FT41" s="53"/>
+    <row r="73" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N73" s="41"/>
     </row>
-    <row r="42" s="2" customFormat="1" ht="34" customHeight="1">
-[...176 lines deleted...]
-      <c r="FT42" s="56"/>
+    <row r="74" spans="1:176" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A74" s="55"/>
+      <c r="B74" s="47"/>
+      <c r="C74" s="47"/>
+      <c r="D74" s="47"/>
+      <c r="E74" s="47"/>
+      <c r="F74" s="47"/>
+      <c r="G74" s="47"/>
+      <c r="H74" s="47"/>
+      <c r="I74" s="47"/>
+      <c r="J74" s="47"/>
+      <c r="K74" s="47"/>
+      <c r="L74" s="47"/>
+      <c r="M74" s="47"/>
+      <c r="O74" s="46"/>
+      <c r="P74" s="47"/>
+      <c r="Q74" s="47"/>
+      <c r="R74" s="47"/>
+      <c r="S74" s="47"/>
+      <c r="T74" s="47"/>
+      <c r="U74" s="47"/>
+      <c r="V74" s="47"/>
+      <c r="W74" s="47"/>
+      <c r="X74" s="47"/>
+      <c r="Y74" s="47"/>
+      <c r="Z74" s="47"/>
+      <c r="AA74" s="47"/>
+      <c r="AB74" s="47"/>
+      <c r="AC74" s="47"/>
+      <c r="AD74" s="47"/>
+      <c r="AE74" s="47"/>
+      <c r="AF74" s="47"/>
+      <c r="AG74" s="47"/>
+      <c r="AH74" s="47"/>
+      <c r="AI74" s="47"/>
+      <c r="AJ74" s="47"/>
+      <c r="AK74" s="47"/>
+      <c r="AL74" s="47"/>
+      <c r="AM74" s="47"/>
+      <c r="AN74" s="47"/>
+      <c r="AO74" s="47"/>
+      <c r="AP74" s="47"/>
+      <c r="AQ74" s="47"/>
+      <c r="AR74" s="47"/>
+      <c r="AS74" s="47"/>
+      <c r="AT74" s="47"/>
+      <c r="AU74" s="47"/>
+      <c r="AV74" s="47"/>
+      <c r="AW74" s="47"/>
+      <c r="AX74" s="47"/>
+      <c r="AY74" s="47"/>
+      <c r="AZ74" s="47"/>
+      <c r="BA74" s="47"/>
+      <c r="BB74" s="47"/>
+      <c r="BC74" s="47"/>
+      <c r="BD74" s="47"/>
+      <c r="BE74" s="47"/>
+      <c r="BF74" s="47"/>
+      <c r="BG74" s="47"/>
+      <c r="BH74" s="47"/>
+      <c r="BI74" s="47"/>
+      <c r="BJ74" s="47"/>
+      <c r="BK74" s="47"/>
+      <c r="BL74" s="47"/>
+      <c r="BM74" s="47"/>
+      <c r="BN74" s="47"/>
+      <c r="BO74" s="47"/>
+      <c r="BP74" s="47"/>
+      <c r="BQ74" s="47"/>
+      <c r="BR74" s="47"/>
+      <c r="BS74" s="47"/>
+      <c r="BT74" s="47"/>
+      <c r="BU74" s="47"/>
+      <c r="BV74" s="47"/>
+      <c r="BW74" s="47"/>
+      <c r="BX74" s="47"/>
+      <c r="BY74" s="47"/>
+      <c r="BZ74" s="47"/>
+      <c r="CA74" s="47"/>
+      <c r="CB74" s="47"/>
+      <c r="CC74" s="47"/>
+      <c r="CD74" s="47"/>
+      <c r="CE74" s="47"/>
+      <c r="CF74" s="47"/>
+      <c r="CG74" s="47"/>
+      <c r="CH74" s="47"/>
+      <c r="CI74" s="47"/>
+      <c r="CJ74" s="47"/>
+      <c r="CK74" s="47"/>
+      <c r="CL74" s="47"/>
+      <c r="CM74" s="47"/>
+      <c r="CN74" s="47"/>
+      <c r="CO74" s="47"/>
+      <c r="CP74" s="47"/>
+      <c r="CQ74" s="47"/>
+      <c r="CR74" s="47"/>
+      <c r="CS74" s="47"/>
+      <c r="CT74" s="47"/>
+      <c r="CU74" s="47"/>
+      <c r="CV74" s="47"/>
+      <c r="CW74" s="47"/>
+      <c r="CX74" s="47"/>
+      <c r="CY74" s="47"/>
+      <c r="CZ74" s="47"/>
+      <c r="DA74" s="47"/>
+      <c r="DB74" s="47"/>
+      <c r="DC74" s="47"/>
+      <c r="DD74" s="47"/>
+      <c r="DE74" s="47"/>
+      <c r="DF74" s="47"/>
+      <c r="DG74" s="47"/>
+      <c r="DH74" s="47"/>
+      <c r="DI74" s="47"/>
+      <c r="DJ74" s="47"/>
+      <c r="DK74" s="47"/>
+      <c r="DL74" s="47"/>
+      <c r="DM74" s="47"/>
+      <c r="DN74" s="47"/>
+      <c r="DO74" s="47"/>
+      <c r="DP74" s="47"/>
+      <c r="DQ74" s="47"/>
+      <c r="DR74" s="47"/>
+      <c r="DS74" s="47"/>
+      <c r="DT74" s="47"/>
+      <c r="DU74" s="47"/>
+      <c r="DV74" s="47"/>
+      <c r="DW74" s="47"/>
+      <c r="DX74" s="47"/>
+      <c r="DY74" s="47"/>
+      <c r="DZ74" s="47"/>
+      <c r="EA74" s="47"/>
+      <c r="EB74" s="47"/>
+      <c r="EC74" s="47"/>
+      <c r="ED74" s="47"/>
+      <c r="EE74" s="47"/>
+      <c r="EF74" s="47"/>
+      <c r="EG74" s="47"/>
+      <c r="EH74" s="47"/>
+      <c r="EI74" s="47"/>
+      <c r="EJ74" s="47"/>
+      <c r="EK74" s="47"/>
+      <c r="EL74" s="47"/>
+      <c r="EM74" s="47"/>
+      <c r="EN74" s="47"/>
+      <c r="EO74" s="47"/>
+      <c r="EP74" s="47"/>
+      <c r="EQ74" s="47"/>
+      <c r="ER74" s="47"/>
+      <c r="ES74" s="47"/>
+      <c r="ET74" s="47"/>
+      <c r="EU74" s="47"/>
+      <c r="EV74" s="47"/>
+      <c r="EW74" s="47"/>
+      <c r="EX74" s="47"/>
+      <c r="EY74" s="47"/>
+      <c r="EZ74" s="47"/>
+      <c r="FA74" s="47"/>
+      <c r="FB74" s="47"/>
+      <c r="FC74" s="47"/>
+      <c r="FD74" s="47"/>
+      <c r="FE74" s="47"/>
+      <c r="FF74" s="47"/>
+      <c r="FG74" s="47"/>
+      <c r="FH74" s="47"/>
+      <c r="FI74" s="47"/>
+      <c r="FJ74" s="47"/>
+      <c r="FK74" s="47"/>
+      <c r="FL74" s="47"/>
+      <c r="FM74" s="47"/>
+      <c r="FN74" s="47"/>
+      <c r="FO74" s="47"/>
+      <c r="FP74" s="47"/>
+      <c r="FQ74" s="47"/>
+      <c r="FR74" s="47"/>
+      <c r="FS74" s="47"/>
+      <c r="FT74" s="48"/>
     </row>
-    <row r="43" s="2" customFormat="1" ht="29" customHeight="1">
-[...17 lines deleted...]
-      <c r="Y43" s="58"/>
+    <row r="75" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N75" s="41"/>
     </row>
-    <row r="44" s="39" customFormat="1" ht="29" customHeight="1">
-[...12 lines deleted...]
-      <c r="N44" s="59"/>
+    <row r="76" spans="1:176" s="32" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N76" s="41"/>
+      <c r="V76" s="40"/>
+      <c r="W76" s="40"/>
+      <c r="X76" s="40"/>
+      <c r="Y76" s="40"/>
     </row>
-    <row r="45" s="39" customFormat="1" ht="29" customHeight="1">
-[...836 lines deleted...]
-      <c r="ALL45" s="14"/>
+    <row r="77" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N77" s="41"/>
+      <c r="V77" s="40"/>
+      <c r="W77" s="40"/>
+      <c r="X77" s="40"/>
+      <c r="Y77" s="40"/>
     </row>
-    <row r="46" s="39" customFormat="1" ht="29" customHeight="1">
-[...832 lines deleted...]
-      <c r="ALL46" s="20"/>
+    <row r="78" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N78" s="41"/>
+      <c r="V78" s="40"/>
+      <c r="W78" s="40"/>
+      <c r="X78" s="40"/>
+      <c r="Y78" s="40"/>
     </row>
-    <row r="47" s="39" customFormat="1" ht="29" customHeight="1">
-[...833 lines deleted...]
-      <c r="ALL47" s="23"/>
+    <row r="79" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N79" s="41"/>
     </row>
-    <row r="48" s="39" customFormat="1" ht="29" customHeight="1">
-[...842 lines deleted...]
-      <c r="ALL48" s="26"/>
+    <row r="80" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I80" s="39"/>
+      <c r="J80" s="40"/>
+      <c r="K80" s="40"/>
+      <c r="L80" s="40"/>
+      <c r="M80" s="40"/>
+      <c r="N80" s="41"/>
+      <c r="Z80" s="40"/>
+      <c r="AA80" s="40"/>
+      <c r="AB80" s="40"/>
+      <c r="AC80" s="40"/>
+      <c r="AD80" s="40"/>
+      <c r="AE80" s="40"/>
+      <c r="AF80" s="40"/>
+      <c r="AG80" s="40"/>
+      <c r="AH80" s="40"/>
+      <c r="AI80" s="40"/>
+      <c r="AJ80" s="40"/>
+      <c r="AK80" s="40"/>
+      <c r="AL80" s="40"/>
+      <c r="AM80" s="40"/>
+      <c r="AN80" s="40"/>
+      <c r="AO80" s="40"/>
+      <c r="AP80" s="40"/>
+      <c r="AQ80" s="40"/>
+      <c r="AR80" s="40"/>
+      <c r="AS80" s="40"/>
+      <c r="AT80" s="40"/>
+      <c r="AU80" s="40"/>
+      <c r="AV80" s="40"/>
+      <c r="AW80" s="40"/>
+      <c r="AX80" s="40"/>
+      <c r="AY80" s="40"/>
+      <c r="AZ80" s="40"/>
+      <c r="BA80" s="40"/>
+      <c r="BB80" s="40"/>
+      <c r="BC80" s="40"/>
+      <c r="BD80" s="40"/>
+      <c r="BE80" s="40"/>
+      <c r="BF80" s="40"/>
+      <c r="BG80" s="40"/>
+      <c r="BH80" s="40"/>
+      <c r="BI80" s="40"/>
+      <c r="BJ80" s="40"/>
+      <c r="BK80" s="40"/>
+      <c r="BL80" s="40"/>
+      <c r="BM80" s="40"/>
+      <c r="BN80" s="40"/>
+      <c r="BO80" s="40"/>
+      <c r="BP80" s="40"/>
+      <c r="BQ80" s="40"/>
+      <c r="BR80" s="40"/>
+      <c r="BS80" s="40"/>
+      <c r="BT80" s="40"/>
+      <c r="BU80" s="40"/>
+      <c r="BV80" s="40"/>
+      <c r="BW80" s="40"/>
+      <c r="BX80" s="40"/>
+      <c r="BY80" s="40"/>
+      <c r="BZ80" s="40"/>
+      <c r="CA80" s="40"/>
+      <c r="CB80" s="40"/>
+      <c r="CC80" s="40"/>
+      <c r="CD80" s="40"/>
+      <c r="CE80" s="40"/>
+      <c r="CF80" s="40"/>
+      <c r="CG80" s="40"/>
+      <c r="CH80" s="40"/>
+      <c r="CI80" s="40"/>
+      <c r="CJ80" s="40"/>
+      <c r="CK80" s="40"/>
+      <c r="CL80" s="40"/>
+      <c r="CM80" s="40"/>
+      <c r="CN80" s="40"/>
+      <c r="CO80" s="40"/>
+      <c r="CP80" s="40"/>
+      <c r="CQ80" s="40"/>
+      <c r="CR80" s="40"/>
+      <c r="CS80" s="40"/>
+      <c r="CT80" s="40"/>
+      <c r="CU80" s="40"/>
+      <c r="CV80" s="40"/>
+      <c r="CW80" s="40"/>
+      <c r="CX80" s="40"/>
+      <c r="CY80" s="40"/>
+      <c r="CZ80" s="40"/>
+      <c r="DA80" s="40"/>
+      <c r="DB80" s="40"/>
+      <c r="DC80" s="40"/>
+      <c r="DD80" s="40"/>
+      <c r="DE80" s="40"/>
+      <c r="DF80" s="40"/>
+      <c r="DG80" s="40"/>
+      <c r="DH80" s="40"/>
+      <c r="DI80" s="40"/>
+      <c r="DJ80" s="40"/>
+      <c r="DK80" s="40"/>
+      <c r="DL80" s="40"/>
+      <c r="DM80" s="40"/>
+      <c r="DN80" s="40"/>
+      <c r="DO80" s="40"/>
+      <c r="DP80" s="40"/>
+      <c r="DQ80" s="40"/>
+      <c r="DR80" s="40"/>
+      <c r="DS80" s="40"/>
+      <c r="DT80" s="40"/>
+      <c r="DU80" s="40"/>
+      <c r="DV80" s="40"/>
+      <c r="DW80" s="40"/>
+      <c r="DX80" s="40"/>
+      <c r="DY80" s="40"/>
+      <c r="DZ80" s="40"/>
+      <c r="EA80" s="40"/>
+      <c r="EB80" s="40"/>
+      <c r="EC80" s="40"/>
+      <c r="ED80" s="40"/>
+      <c r="EE80" s="40"/>
+      <c r="EF80" s="40"/>
+      <c r="EG80" s="40"/>
+      <c r="EH80" s="40"/>
+      <c r="EI80" s="40"/>
+      <c r="EJ80" s="40"/>
+      <c r="EK80" s="40"/>
+      <c r="EL80" s="40"/>
+      <c r="EM80" s="40"/>
+      <c r="EN80" s="40"/>
+      <c r="EO80" s="40"/>
+      <c r="EP80" s="40"/>
+      <c r="EQ80" s="40"/>
+      <c r="ER80" s="40"/>
+      <c r="ES80" s="40"/>
+      <c r="ET80" s="40"/>
+      <c r="EU80" s="40"/>
+      <c r="EV80" s="40"/>
+      <c r="EW80" s="40"/>
+      <c r="EX80" s="40"/>
+      <c r="EY80" s="40"/>
+      <c r="EZ80" s="40"/>
+      <c r="FA80" s="40"/>
+      <c r="FB80" s="40"/>
+      <c r="FC80" s="40"/>
+      <c r="FD80" s="40"/>
+      <c r="FE80" s="40"/>
+      <c r="FF80" s="40"/>
+      <c r="FG80" s="40"/>
+      <c r="FH80" s="40"/>
+      <c r="FI80" s="40"/>
+      <c r="FJ80" s="40"/>
+      <c r="FK80" s="40"/>
+      <c r="FL80" s="40"/>
+      <c r="FM80" s="40"/>
+      <c r="FN80" s="40"/>
+      <c r="FO80" s="40"/>
+      <c r="FP80" s="40"/>
+      <c r="FQ80" s="40"/>
+      <c r="FR80" s="40"/>
+      <c r="FS80" s="40"/>
+      <c r="FT80" s="41"/>
     </row>
-    <row r="49" s="3" customFormat="1" ht="37.5" customHeight="1">
-[...26 lines deleted...]
-      <c r="Y49" s="55"/>
+    <row r="81" spans="1:176" s="32" customFormat="1" ht="32.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I81" s="39"/>
+      <c r="J81" s="40"/>
+      <c r="K81" s="40"/>
+      <c r="L81" s="40"/>
+      <c r="M81" s="40"/>
+      <c r="N81" s="41"/>
+      <c r="V81" s="40"/>
+      <c r="W81" s="40"/>
+      <c r="X81" s="40"/>
+      <c r="Y81" s="40"/>
+      <c r="Z81" s="40"/>
+      <c r="AA81" s="40"/>
+      <c r="AB81" s="40"/>
+      <c r="AC81" s="40"/>
+      <c r="AD81" s="40"/>
+      <c r="AE81" s="40"/>
+      <c r="AF81" s="40"/>
+      <c r="AG81" s="40"/>
+      <c r="AH81" s="40"/>
+      <c r="AI81" s="40"/>
+      <c r="AJ81" s="40"/>
+      <c r="AK81" s="40"/>
+      <c r="AL81" s="40"/>
+      <c r="AM81" s="40"/>
+      <c r="AN81" s="40"/>
+      <c r="AO81" s="40"/>
+      <c r="AP81" s="40"/>
+      <c r="AQ81" s="40"/>
+      <c r="AR81" s="40"/>
+      <c r="AS81" s="40"/>
+      <c r="AT81" s="40"/>
+      <c r="AU81" s="40"/>
+      <c r="AV81" s="40"/>
+      <c r="AW81" s="40"/>
+      <c r="AX81" s="40"/>
+      <c r="AY81" s="40"/>
+      <c r="AZ81" s="40"/>
+      <c r="BA81" s="40"/>
+      <c r="BB81" s="40"/>
+      <c r="BC81" s="40"/>
+      <c r="BD81" s="40"/>
+      <c r="BE81" s="40"/>
+      <c r="BF81" s="40"/>
+      <c r="BG81" s="40"/>
+      <c r="BH81" s="40"/>
+      <c r="BI81" s="40"/>
+      <c r="BJ81" s="40"/>
+      <c r="BK81" s="40"/>
+      <c r="BL81" s="40"/>
+      <c r="BM81" s="40"/>
+      <c r="BN81" s="40"/>
+      <c r="BO81" s="40"/>
+      <c r="BP81" s="40"/>
+      <c r="BQ81" s="40"/>
+      <c r="BR81" s="40"/>
+      <c r="BS81" s="40"/>
+      <c r="BT81" s="40"/>
+      <c r="BU81" s="40"/>
+      <c r="BV81" s="40"/>
+      <c r="BW81" s="40"/>
+      <c r="BX81" s="40"/>
+      <c r="BY81" s="40"/>
+      <c r="BZ81" s="40"/>
+      <c r="CA81" s="40"/>
+      <c r="CB81" s="40"/>
+      <c r="CC81" s="40"/>
+      <c r="CD81" s="40"/>
+      <c r="CE81" s="40"/>
+      <c r="CF81" s="40"/>
+      <c r="CG81" s="40"/>
+      <c r="CH81" s="40"/>
+      <c r="CI81" s="40"/>
+      <c r="CJ81" s="40"/>
+      <c r="CK81" s="40"/>
+      <c r="CL81" s="40"/>
+      <c r="CM81" s="40"/>
+      <c r="CN81" s="40"/>
+      <c r="CO81" s="40"/>
+      <c r="CP81" s="40"/>
+      <c r="CQ81" s="40"/>
+      <c r="CR81" s="40"/>
+      <c r="CS81" s="40"/>
+      <c r="CT81" s="40"/>
+      <c r="CU81" s="40"/>
+      <c r="CV81" s="40"/>
+      <c r="CW81" s="40"/>
+      <c r="CX81" s="40"/>
+      <c r="CY81" s="40"/>
+      <c r="CZ81" s="40"/>
+      <c r="DA81" s="40"/>
+      <c r="DB81" s="40"/>
+      <c r="DC81" s="40"/>
+      <c r="DD81" s="40"/>
+      <c r="DE81" s="40"/>
+      <c r="DF81" s="40"/>
+      <c r="DG81" s="40"/>
+      <c r="DH81" s="40"/>
+      <c r="DI81" s="40"/>
+      <c r="DJ81" s="40"/>
+      <c r="DK81" s="40"/>
+      <c r="DL81" s="40"/>
+      <c r="DM81" s="40"/>
+      <c r="DN81" s="40"/>
+      <c r="DO81" s="40"/>
+      <c r="DP81" s="40"/>
+      <c r="DQ81" s="40"/>
+      <c r="DR81" s="40"/>
+      <c r="DS81" s="40"/>
+      <c r="DT81" s="40"/>
+      <c r="DU81" s="40"/>
+      <c r="DV81" s="40"/>
+      <c r="DW81" s="40"/>
+      <c r="DX81" s="40"/>
+      <c r="DY81" s="40"/>
+      <c r="DZ81" s="40"/>
+      <c r="EA81" s="40"/>
+      <c r="EB81" s="40"/>
+      <c r="EC81" s="40"/>
+      <c r="ED81" s="40"/>
+      <c r="EE81" s="40"/>
+      <c r="EF81" s="40"/>
+      <c r="EG81" s="40"/>
+      <c r="EH81" s="40"/>
+      <c r="EI81" s="40"/>
+      <c r="EJ81" s="40"/>
+      <c r="EK81" s="40"/>
+      <c r="EL81" s="40"/>
+      <c r="EM81" s="40"/>
+      <c r="EN81" s="40"/>
+      <c r="EO81" s="40"/>
+      <c r="EP81" s="40"/>
+      <c r="EQ81" s="40"/>
+      <c r="ER81" s="40"/>
+      <c r="ES81" s="40"/>
+      <c r="ET81" s="40"/>
+      <c r="EU81" s="40"/>
+      <c r="EV81" s="40"/>
+      <c r="EW81" s="40"/>
+      <c r="EX81" s="40"/>
+      <c r="EY81" s="40"/>
+      <c r="EZ81" s="40"/>
+      <c r="FA81" s="40"/>
+      <c r="FB81" s="40"/>
+      <c r="FC81" s="40"/>
+      <c r="FD81" s="40"/>
+      <c r="FE81" s="40"/>
+      <c r="FF81" s="40"/>
+      <c r="FG81" s="40"/>
+      <c r="FH81" s="40"/>
+      <c r="FI81" s="40"/>
+      <c r="FJ81" s="40"/>
+      <c r="FK81" s="40"/>
+      <c r="FL81" s="40"/>
+      <c r="FM81" s="40"/>
+      <c r="FN81" s="40"/>
+      <c r="FO81" s="40"/>
+      <c r="FP81" s="40"/>
+      <c r="FQ81" s="40"/>
+      <c r="FR81" s="40"/>
+      <c r="FS81" s="40"/>
+      <c r="FT81" s="41"/>
     </row>
-    <row r="50" s="3" customFormat="1" ht="21.5" customHeight="1">
-[...174 lines deleted...]
-      <c r="FT50" s="53"/>
+    <row r="82" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I82" s="39"/>
+      <c r="J82" s="40"/>
+      <c r="K82" s="40"/>
+      <c r="L82" s="40"/>
+      <c r="M82" s="40"/>
+      <c r="N82" s="41"/>
+      <c r="V82" s="40"/>
+      <c r="W82" s="40"/>
+      <c r="X82" s="40"/>
+      <c r="Y82" s="40"/>
+      <c r="Z82" s="40"/>
+      <c r="AA82" s="40"/>
+      <c r="AB82" s="40"/>
+      <c r="AC82" s="40"/>
+      <c r="AD82" s="40"/>
+      <c r="AE82" s="40"/>
+      <c r="AF82" s="40"/>
+      <c r="AG82" s="40"/>
+      <c r="AH82" s="40"/>
+      <c r="AI82" s="40"/>
+      <c r="AJ82" s="40"/>
+      <c r="AK82" s="40"/>
+      <c r="AL82" s="40"/>
+      <c r="AM82" s="40"/>
+      <c r="AN82" s="40"/>
+      <c r="AO82" s="40"/>
+      <c r="AP82" s="40"/>
+      <c r="AQ82" s="40"/>
+      <c r="AR82" s="40"/>
+      <c r="AS82" s="40"/>
+      <c r="AT82" s="40"/>
+      <c r="AU82" s="40"/>
+      <c r="AV82" s="40"/>
+      <c r="AW82" s="40"/>
+      <c r="AX82" s="40"/>
+      <c r="AY82" s="40"/>
+      <c r="AZ82" s="40"/>
+      <c r="BA82" s="40"/>
+      <c r="BB82" s="40"/>
+      <c r="BC82" s="40"/>
+      <c r="BD82" s="40"/>
+      <c r="BE82" s="40"/>
+      <c r="BF82" s="40"/>
+      <c r="BG82" s="40"/>
+      <c r="BH82" s="40"/>
+      <c r="BI82" s="40"/>
+      <c r="BJ82" s="40"/>
+      <c r="BK82" s="40"/>
+      <c r="BL82" s="40"/>
+      <c r="BM82" s="40"/>
+      <c r="BN82" s="40"/>
+      <c r="BO82" s="40"/>
+      <c r="BP82" s="40"/>
+      <c r="BQ82" s="40"/>
+      <c r="BR82" s="40"/>
+      <c r="BS82" s="40"/>
+      <c r="BT82" s="40"/>
+      <c r="BU82" s="40"/>
+      <c r="BV82" s="40"/>
+      <c r="BW82" s="40"/>
+      <c r="BX82" s="40"/>
+      <c r="BY82" s="40"/>
+      <c r="BZ82" s="40"/>
+      <c r="CA82" s="40"/>
+      <c r="CB82" s="40"/>
+      <c r="CC82" s="40"/>
+      <c r="CD82" s="40"/>
+      <c r="CE82" s="40"/>
+      <c r="CF82" s="40"/>
+      <c r="CG82" s="40"/>
+      <c r="CH82" s="40"/>
+      <c r="CI82" s="40"/>
+      <c r="CJ82" s="40"/>
+      <c r="CK82" s="40"/>
+      <c r="CL82" s="40"/>
+      <c r="CM82" s="40"/>
+      <c r="CN82" s="40"/>
+      <c r="CO82" s="40"/>
+      <c r="CP82" s="40"/>
+      <c r="CQ82" s="40"/>
+      <c r="CR82" s="40"/>
+      <c r="CS82" s="40"/>
+      <c r="CT82" s="40"/>
+      <c r="CU82" s="40"/>
+      <c r="CV82" s="40"/>
+      <c r="CW82" s="40"/>
+      <c r="CX82" s="40"/>
+      <c r="CY82" s="40"/>
+      <c r="CZ82" s="40"/>
+      <c r="DA82" s="40"/>
+      <c r="DB82" s="40"/>
+      <c r="DC82" s="40"/>
+      <c r="DD82" s="40"/>
+      <c r="DE82" s="40"/>
+      <c r="DF82" s="40"/>
+      <c r="DG82" s="40"/>
+      <c r="DH82" s="40"/>
+      <c r="DI82" s="40"/>
+      <c r="DJ82" s="40"/>
+      <c r="DK82" s="40"/>
+      <c r="DL82" s="40"/>
+      <c r="DM82" s="40"/>
+      <c r="DN82" s="40"/>
+      <c r="DO82" s="40"/>
+      <c r="DP82" s="40"/>
+      <c r="DQ82" s="40"/>
+      <c r="DR82" s="40"/>
+      <c r="DS82" s="40"/>
+      <c r="DT82" s="40"/>
+      <c r="DU82" s="40"/>
+      <c r="DV82" s="40"/>
+      <c r="DW82" s="40"/>
+      <c r="DX82" s="40"/>
+      <c r="DY82" s="40"/>
+      <c r="DZ82" s="40"/>
+      <c r="EA82" s="40"/>
+      <c r="EB82" s="40"/>
+      <c r="EC82" s="40"/>
+      <c r="ED82" s="40"/>
+      <c r="EE82" s="40"/>
+      <c r="EF82" s="40"/>
+      <c r="EG82" s="40"/>
+      <c r="EH82" s="40"/>
+      <c r="EI82" s="40"/>
+      <c r="EJ82" s="40"/>
+      <c r="EK82" s="40"/>
+      <c r="EL82" s="40"/>
+      <c r="EM82" s="40"/>
+      <c r="EN82" s="40"/>
+      <c r="EO82" s="40"/>
+      <c r="EP82" s="40"/>
+      <c r="EQ82" s="40"/>
+      <c r="ER82" s="40"/>
+      <c r="ES82" s="40"/>
+      <c r="ET82" s="40"/>
+      <c r="EU82" s="40"/>
+      <c r="EV82" s="40"/>
+      <c r="EW82" s="40"/>
+      <c r="EX82" s="40"/>
+      <c r="EY82" s="40"/>
+      <c r="EZ82" s="40"/>
+      <c r="FA82" s="40"/>
+      <c r="FB82" s="40"/>
+      <c r="FC82" s="40"/>
+      <c r="FD82" s="40"/>
+      <c r="FE82" s="40"/>
+      <c r="FF82" s="40"/>
+      <c r="FG82" s="40"/>
+      <c r="FH82" s="40"/>
+      <c r="FI82" s="40"/>
+      <c r="FJ82" s="40"/>
+      <c r="FK82" s="40"/>
+      <c r="FL82" s="40"/>
+      <c r="FM82" s="40"/>
+      <c r="FN82" s="40"/>
+      <c r="FO82" s="40"/>
+      <c r="FP82" s="40"/>
+      <c r="FQ82" s="40"/>
+      <c r="FR82" s="40"/>
+      <c r="FS82" s="40"/>
+      <c r="FT82" s="41"/>
     </row>
-    <row r="51" s="3" customFormat="1" ht="25" customHeight="1">
-[...170 lines deleted...]
-      <c r="FT51" s="56"/>
+    <row r="83" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N83" s="41"/>
+      <c r="V83" s="40"/>
+      <c r="W83" s="40"/>
+      <c r="X83" s="40"/>
+      <c r="Y83" s="40"/>
     </row>
-    <row r="52" s="39" customFormat="1" ht="32" customHeight="1">
-[...164 lines deleted...]
-      <c r="FT52" s="49"/>
+    <row r="84" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N84" s="40"/>
+      <c r="O84" s="40"/>
     </row>
-    <row r="53" s="39" customFormat="1" ht="40" customHeight="1">
-[...1 lines deleted...]
-      <c r="O53" s="48"/>
+    <row r="85" spans="1:176" s="32" customFormat="1" ht="22.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I85" s="39"/>
+      <c r="J85" s="40"/>
+      <c r="K85" s="40"/>
+      <c r="L85" s="40"/>
+      <c r="M85" s="40"/>
+      <c r="N85" s="40"/>
+      <c r="O85" s="40"/>
+      <c r="P85" s="40"/>
+      <c r="Q85" s="40"/>
+      <c r="R85" s="40"/>
+      <c r="S85" s="40"/>
+      <c r="T85" s="40"/>
+      <c r="U85" s="40"/>
+      <c r="Z85" s="40"/>
+      <c r="AA85" s="40"/>
+      <c r="AB85" s="40"/>
+      <c r="AC85" s="40"/>
+      <c r="AD85" s="40"/>
+      <c r="AE85" s="40"/>
+      <c r="AF85" s="40"/>
+      <c r="AG85" s="40"/>
+      <c r="AH85" s="40"/>
+      <c r="AI85" s="40"/>
+      <c r="AJ85" s="40"/>
+      <c r="AK85" s="40"/>
+      <c r="AL85" s="40"/>
+      <c r="AM85" s="40"/>
+      <c r="AN85" s="40"/>
+      <c r="AO85" s="40"/>
+      <c r="AP85" s="40"/>
+      <c r="AQ85" s="40"/>
+      <c r="AR85" s="40"/>
+      <c r="AS85" s="40"/>
+      <c r="AT85" s="40"/>
+      <c r="AU85" s="40"/>
+      <c r="AV85" s="40"/>
+      <c r="AW85" s="40"/>
+      <c r="AX85" s="40"/>
+      <c r="AY85" s="40"/>
+      <c r="AZ85" s="40"/>
+      <c r="BA85" s="40"/>
+      <c r="BB85" s="40"/>
+      <c r="BC85" s="40"/>
+      <c r="BD85" s="40"/>
+      <c r="BE85" s="40"/>
+      <c r="BF85" s="40"/>
+      <c r="BG85" s="40"/>
+      <c r="BH85" s="40"/>
+      <c r="BI85" s="40"/>
+      <c r="BJ85" s="40"/>
+      <c r="BK85" s="40"/>
+      <c r="BL85" s="40"/>
+      <c r="BM85" s="40"/>
+      <c r="BN85" s="40"/>
+      <c r="BO85" s="40"/>
+      <c r="BP85" s="40"/>
+      <c r="BQ85" s="40"/>
+      <c r="BR85" s="40"/>
+      <c r="BS85" s="40"/>
+      <c r="BT85" s="40"/>
+      <c r="BU85" s="40"/>
+      <c r="BV85" s="40"/>
+      <c r="BW85" s="40"/>
+      <c r="BX85" s="40"/>
+      <c r="BY85" s="40"/>
+      <c r="BZ85" s="40"/>
+      <c r="CA85" s="40"/>
+      <c r="CB85" s="40"/>
+      <c r="CC85" s="40"/>
+      <c r="CD85" s="40"/>
+      <c r="CE85" s="40"/>
+      <c r="CF85" s="40"/>
+      <c r="CG85" s="40"/>
+      <c r="CH85" s="40"/>
+      <c r="CI85" s="40"/>
+      <c r="CJ85" s="40"/>
+      <c r="CK85" s="40"/>
+      <c r="CL85" s="40"/>
+      <c r="CM85" s="40"/>
+      <c r="CN85" s="40"/>
+      <c r="CO85" s="40"/>
+      <c r="CP85" s="40"/>
+      <c r="CQ85" s="40"/>
+      <c r="CR85" s="40"/>
+      <c r="CS85" s="40"/>
+      <c r="CT85" s="40"/>
+      <c r="CU85" s="40"/>
+      <c r="CV85" s="40"/>
+      <c r="CW85" s="40"/>
+      <c r="CX85" s="40"/>
+      <c r="CY85" s="40"/>
+      <c r="CZ85" s="40"/>
+      <c r="DA85" s="40"/>
+      <c r="DB85" s="40"/>
+      <c r="DC85" s="40"/>
+      <c r="DD85" s="40"/>
+      <c r="DE85" s="40"/>
+      <c r="DF85" s="40"/>
+      <c r="DG85" s="40"/>
+      <c r="DH85" s="40"/>
+      <c r="DI85" s="40"/>
+      <c r="DJ85" s="40"/>
+      <c r="DK85" s="40"/>
+      <c r="DL85" s="40"/>
+      <c r="DM85" s="40"/>
+      <c r="DN85" s="40"/>
+      <c r="DO85" s="40"/>
+      <c r="DP85" s="40"/>
+      <c r="DQ85" s="40"/>
+      <c r="DR85" s="40"/>
+      <c r="DS85" s="40"/>
+      <c r="DT85" s="40"/>
+      <c r="DU85" s="40"/>
+      <c r="DV85" s="40"/>
+      <c r="DW85" s="40"/>
+      <c r="DX85" s="40"/>
+      <c r="DY85" s="40"/>
+      <c r="DZ85" s="40"/>
+      <c r="EA85" s="40"/>
+      <c r="EB85" s="40"/>
+      <c r="EC85" s="40"/>
+      <c r="ED85" s="40"/>
+      <c r="EE85" s="40"/>
+      <c r="EF85" s="40"/>
+      <c r="EG85" s="40"/>
+      <c r="EH85" s="40"/>
+      <c r="EI85" s="40"/>
+      <c r="EJ85" s="40"/>
+      <c r="EK85" s="40"/>
+      <c r="EL85" s="40"/>
+      <c r="EM85" s="40"/>
+      <c r="EN85" s="40"/>
+      <c r="EO85" s="40"/>
+      <c r="EP85" s="40"/>
+      <c r="EQ85" s="40"/>
+      <c r="ER85" s="40"/>
+      <c r="ES85" s="40"/>
+      <c r="ET85" s="40"/>
+      <c r="EU85" s="40"/>
+      <c r="EV85" s="40"/>
+      <c r="EW85" s="40"/>
+      <c r="EX85" s="40"/>
+      <c r="EY85" s="40"/>
+      <c r="EZ85" s="40"/>
+      <c r="FA85" s="40"/>
+      <c r="FB85" s="40"/>
+      <c r="FC85" s="40"/>
+      <c r="FD85" s="40"/>
+      <c r="FE85" s="40"/>
+      <c r="FF85" s="40"/>
+      <c r="FG85" s="40"/>
+      <c r="FH85" s="40"/>
+      <c r="FI85" s="40"/>
+      <c r="FJ85" s="40"/>
+      <c r="FK85" s="40"/>
+      <c r="FL85" s="40"/>
+      <c r="FM85" s="40"/>
+      <c r="FN85" s="40"/>
+      <c r="FO85" s="40"/>
+      <c r="FP85" s="40"/>
+      <c r="FQ85" s="40"/>
+      <c r="FR85" s="40"/>
+      <c r="FS85" s="40"/>
+      <c r="FT85" s="41"/>
     </row>
-    <row r="54" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="Y54" s="48"/>
+    <row r="86" spans="1:176" s="32" customFormat="1" ht="22" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I86" s="39"/>
+      <c r="J86" s="40"/>
+      <c r="K86" s="40"/>
+      <c r="L86" s="40"/>
+      <c r="M86" s="40"/>
+      <c r="N86" s="40"/>
+      <c r="O86" s="40"/>
+      <c r="P86" s="40"/>
+      <c r="Q86" s="40"/>
+      <c r="R86" s="40"/>
+      <c r="S86" s="40"/>
+      <c r="T86" s="40"/>
+      <c r="U86" s="40"/>
+      <c r="V86" s="40"/>
+      <c r="W86" s="40"/>
+      <c r="X86" s="40"/>
+      <c r="Y86" s="40"/>
+      <c r="Z86" s="40"/>
+      <c r="AA86" s="40"/>
+      <c r="AB86" s="40"/>
+      <c r="AC86" s="40"/>
+      <c r="AD86" s="40"/>
+      <c r="AE86" s="40"/>
+      <c r="AF86" s="40"/>
+      <c r="AG86" s="40"/>
+      <c r="AH86" s="40"/>
+      <c r="AI86" s="40"/>
+      <c r="AJ86" s="40"/>
+      <c r="AK86" s="40"/>
+      <c r="AL86" s="40"/>
+      <c r="AM86" s="40"/>
+      <c r="AN86" s="40"/>
+      <c r="AO86" s="40"/>
+      <c r="AP86" s="40"/>
+      <c r="AQ86" s="40"/>
+      <c r="AR86" s="40"/>
+      <c r="AS86" s="40"/>
+      <c r="AT86" s="40"/>
+      <c r="AU86" s="40"/>
+      <c r="AV86" s="40"/>
+      <c r="AW86" s="40"/>
+      <c r="AX86" s="40"/>
+      <c r="AY86" s="40"/>
+      <c r="AZ86" s="40"/>
+      <c r="BA86" s="40"/>
+      <c r="BB86" s="40"/>
+      <c r="BC86" s="40"/>
+      <c r="BD86" s="40"/>
+      <c r="BE86" s="40"/>
+      <c r="BF86" s="40"/>
+      <c r="BG86" s="40"/>
+      <c r="BH86" s="40"/>
+      <c r="BI86" s="40"/>
+      <c r="BJ86" s="40"/>
+      <c r="BK86" s="40"/>
+      <c r="BL86" s="40"/>
+      <c r="BM86" s="40"/>
+      <c r="BN86" s="40"/>
+      <c r="BO86" s="40"/>
+      <c r="BP86" s="40"/>
+      <c r="BQ86" s="40"/>
+      <c r="BR86" s="40"/>
+      <c r="BS86" s="40"/>
+      <c r="BT86" s="40"/>
+      <c r="BU86" s="40"/>
+      <c r="BV86" s="40"/>
+      <c r="BW86" s="40"/>
+      <c r="BX86" s="40"/>
+      <c r="BY86" s="40"/>
+      <c r="BZ86" s="40"/>
+      <c r="CA86" s="40"/>
+      <c r="CB86" s="40"/>
+      <c r="CC86" s="40"/>
+      <c r="CD86" s="40"/>
+      <c r="CE86" s="40"/>
+      <c r="CF86" s="40"/>
+      <c r="CG86" s="40"/>
+      <c r="CH86" s="40"/>
+      <c r="CI86" s="40"/>
+      <c r="CJ86" s="40"/>
+      <c r="CK86" s="40"/>
+      <c r="CL86" s="40"/>
+      <c r="CM86" s="40"/>
+      <c r="CN86" s="40"/>
+      <c r="CO86" s="40"/>
+      <c r="CP86" s="40"/>
+      <c r="CQ86" s="40"/>
+      <c r="CR86" s="40"/>
+      <c r="CS86" s="40"/>
+      <c r="CT86" s="40"/>
+      <c r="CU86" s="40"/>
+      <c r="CV86" s="40"/>
+      <c r="CW86" s="40"/>
+      <c r="CX86" s="40"/>
+      <c r="CY86" s="40"/>
+      <c r="CZ86" s="40"/>
+      <c r="DA86" s="40"/>
+      <c r="DB86" s="40"/>
+      <c r="DC86" s="40"/>
+      <c r="DD86" s="40"/>
+      <c r="DE86" s="40"/>
+      <c r="DF86" s="40"/>
+      <c r="DG86" s="40"/>
+      <c r="DH86" s="40"/>
+      <c r="DI86" s="40"/>
+      <c r="DJ86" s="40"/>
+      <c r="DK86" s="40"/>
+      <c r="DL86" s="40"/>
+      <c r="DM86" s="40"/>
+      <c r="DN86" s="40"/>
+      <c r="DO86" s="40"/>
+      <c r="DP86" s="40"/>
+      <c r="DQ86" s="40"/>
+      <c r="DR86" s="40"/>
+      <c r="DS86" s="40"/>
+      <c r="DT86" s="40"/>
+      <c r="DU86" s="40"/>
+      <c r="DV86" s="40"/>
+      <c r="DW86" s="40"/>
+      <c r="DX86" s="40"/>
+      <c r="DY86" s="40"/>
+      <c r="DZ86" s="40"/>
+      <c r="EA86" s="40"/>
+      <c r="EB86" s="40"/>
+      <c r="EC86" s="40"/>
+      <c r="ED86" s="40"/>
+      <c r="EE86" s="40"/>
+      <c r="EF86" s="40"/>
+      <c r="EG86" s="40"/>
+      <c r="EH86" s="40"/>
+      <c r="EI86" s="40"/>
+      <c r="EJ86" s="40"/>
+      <c r="EK86" s="40"/>
+      <c r="EL86" s="40"/>
+      <c r="EM86" s="40"/>
+      <c r="EN86" s="40"/>
+      <c r="EO86" s="40"/>
+      <c r="EP86" s="40"/>
+      <c r="EQ86" s="40"/>
+      <c r="ER86" s="40"/>
+      <c r="ES86" s="40"/>
+      <c r="ET86" s="40"/>
+      <c r="EU86" s="40"/>
+      <c r="EV86" s="40"/>
+      <c r="EW86" s="40"/>
+      <c r="EX86" s="40"/>
+      <c r="EY86" s="40"/>
+      <c r="EZ86" s="40"/>
+      <c r="FA86" s="40"/>
+      <c r="FB86" s="40"/>
+      <c r="FC86" s="40"/>
+      <c r="FD86" s="40"/>
+      <c r="FE86" s="40"/>
+      <c r="FF86" s="40"/>
+      <c r="FG86" s="40"/>
+      <c r="FH86" s="40"/>
+      <c r="FI86" s="40"/>
+      <c r="FJ86" s="40"/>
+      <c r="FK86" s="40"/>
+      <c r="FL86" s="40"/>
+      <c r="FM86" s="40"/>
+      <c r="FN86" s="40"/>
+      <c r="FO86" s="40"/>
+      <c r="FP86" s="40"/>
+      <c r="FQ86" s="40"/>
+      <c r="FR86" s="40"/>
+      <c r="FS86" s="40"/>
+      <c r="FT86" s="41"/>
     </row>
-    <row r="55" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...156 lines deleted...]
-      <c r="FT55" s="49"/>
+    <row r="87" spans="1:176" s="32" customFormat="1" ht="21.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I87" s="39"/>
+      <c r="J87" s="40"/>
+      <c r="K87" s="40"/>
+      <c r="L87" s="40"/>
+      <c r="M87" s="40"/>
+      <c r="N87" s="41"/>
+      <c r="P87" s="40"/>
+      <c r="Q87" s="40"/>
+      <c r="R87" s="40"/>
+      <c r="S87" s="40"/>
+      <c r="T87" s="40"/>
+      <c r="U87" s="40"/>
+      <c r="Z87" s="40"/>
+      <c r="AA87" s="40"/>
+      <c r="AB87" s="40"/>
+      <c r="AC87" s="40"/>
+      <c r="AD87" s="40"/>
+      <c r="AE87" s="40"/>
+      <c r="AF87" s="40"/>
+      <c r="AG87" s="40"/>
+      <c r="AH87" s="40"/>
+      <c r="AI87" s="40"/>
+      <c r="AJ87" s="40"/>
+      <c r="AK87" s="40"/>
+      <c r="AL87" s="40"/>
+      <c r="AM87" s="40"/>
+      <c r="AN87" s="40"/>
+      <c r="AO87" s="40"/>
+      <c r="AP87" s="40"/>
+      <c r="AQ87" s="40"/>
+      <c r="AR87" s="40"/>
+      <c r="AS87" s="40"/>
+      <c r="AT87" s="40"/>
+      <c r="AU87" s="40"/>
+      <c r="AV87" s="40"/>
+      <c r="AW87" s="40"/>
+      <c r="AX87" s="40"/>
+      <c r="AY87" s="40"/>
+      <c r="AZ87" s="40"/>
+      <c r="BA87" s="40"/>
+      <c r="BB87" s="40"/>
+      <c r="BC87" s="40"/>
+      <c r="BD87" s="40"/>
+      <c r="BE87" s="40"/>
+      <c r="BF87" s="40"/>
+      <c r="BG87" s="40"/>
+      <c r="BH87" s="40"/>
+      <c r="BI87" s="40"/>
+      <c r="BJ87" s="40"/>
+      <c r="BK87" s="40"/>
+      <c r="BL87" s="40"/>
+      <c r="BM87" s="40"/>
+      <c r="BN87" s="40"/>
+      <c r="BO87" s="40"/>
+      <c r="BP87" s="40"/>
+      <c r="BQ87" s="40"/>
+      <c r="BR87" s="40"/>
+      <c r="BS87" s="40"/>
+      <c r="BT87" s="40"/>
+      <c r="BU87" s="40"/>
+      <c r="BV87" s="40"/>
+      <c r="BW87" s="40"/>
+      <c r="BX87" s="40"/>
+      <c r="BY87" s="40"/>
+      <c r="BZ87" s="40"/>
+      <c r="CA87" s="40"/>
+      <c r="CB87" s="40"/>
+      <c r="CC87" s="40"/>
+      <c r="CD87" s="40"/>
+      <c r="CE87" s="40"/>
+      <c r="CF87" s="40"/>
+      <c r="CG87" s="40"/>
+      <c r="CH87" s="40"/>
+      <c r="CI87" s="40"/>
+      <c r="CJ87" s="40"/>
+      <c r="CK87" s="40"/>
+      <c r="CL87" s="40"/>
+      <c r="CM87" s="40"/>
+      <c r="CN87" s="40"/>
+      <c r="CO87" s="40"/>
+      <c r="CP87" s="40"/>
+      <c r="CQ87" s="40"/>
+      <c r="CR87" s="40"/>
+      <c r="CS87" s="40"/>
+      <c r="CT87" s="40"/>
+      <c r="CU87" s="40"/>
+      <c r="CV87" s="40"/>
+      <c r="CW87" s="40"/>
+      <c r="CX87" s="40"/>
+      <c r="CY87" s="40"/>
+      <c r="CZ87" s="40"/>
+      <c r="DA87" s="40"/>
+      <c r="DB87" s="40"/>
+      <c r="DC87" s="40"/>
+      <c r="DD87" s="40"/>
+      <c r="DE87" s="40"/>
+      <c r="DF87" s="40"/>
+      <c r="DG87" s="40"/>
+      <c r="DH87" s="40"/>
+      <c r="DI87" s="40"/>
+      <c r="DJ87" s="40"/>
+      <c r="DK87" s="40"/>
+      <c r="DL87" s="40"/>
+      <c r="DM87" s="40"/>
+      <c r="DN87" s="40"/>
+      <c r="DO87" s="40"/>
+      <c r="DP87" s="40"/>
+      <c r="DQ87" s="40"/>
+      <c r="DR87" s="40"/>
+      <c r="DS87" s="40"/>
+      <c r="DT87" s="40"/>
+      <c r="DU87" s="40"/>
+      <c r="DV87" s="40"/>
+      <c r="DW87" s="40"/>
+      <c r="DX87" s="40"/>
+      <c r="DY87" s="40"/>
+      <c r="DZ87" s="40"/>
+      <c r="EA87" s="40"/>
+      <c r="EB87" s="40"/>
+      <c r="EC87" s="40"/>
+      <c r="ED87" s="40"/>
+      <c r="EE87" s="40"/>
+      <c r="EF87" s="40"/>
+      <c r="EG87" s="40"/>
+      <c r="EH87" s="40"/>
+      <c r="EI87" s="40"/>
+      <c r="EJ87" s="40"/>
+      <c r="EK87" s="40"/>
+      <c r="EL87" s="40"/>
+      <c r="EM87" s="40"/>
+      <c r="EN87" s="40"/>
+      <c r="EO87" s="40"/>
+      <c r="EP87" s="40"/>
+      <c r="EQ87" s="40"/>
+      <c r="ER87" s="40"/>
+      <c r="ES87" s="40"/>
+      <c r="ET87" s="40"/>
+      <c r="EU87" s="40"/>
+      <c r="EV87" s="40"/>
+      <c r="EW87" s="40"/>
+      <c r="EX87" s="40"/>
+      <c r="EY87" s="40"/>
+      <c r="EZ87" s="40"/>
+      <c r="FA87" s="40"/>
+      <c r="FB87" s="40"/>
+      <c r="FC87" s="40"/>
+      <c r="FD87" s="40"/>
+      <c r="FE87" s="40"/>
+      <c r="FF87" s="40"/>
+      <c r="FG87" s="40"/>
+      <c r="FH87" s="40"/>
+      <c r="FI87" s="40"/>
+      <c r="FJ87" s="40"/>
+      <c r="FK87" s="40"/>
+      <c r="FL87" s="40"/>
+      <c r="FM87" s="40"/>
+      <c r="FN87" s="40"/>
+      <c r="FO87" s="40"/>
+      <c r="FP87" s="40"/>
+      <c r="FQ87" s="40"/>
+      <c r="FR87" s="40"/>
+      <c r="FS87" s="40"/>
+      <c r="FT87" s="41"/>
     </row>
-    <row r="56" s="3" customFormat="1" ht="15.5" customHeight="1">
-[...173 lines deleted...]
-      <c r="FT56" s="56"/>
+    <row r="88" spans="1:176" s="32" customFormat="1" ht="19" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N88" s="41"/>
     </row>
-    <row r="57" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...10 lines deleted...]
-      <c r="Y57" s="48"/>
+    <row r="89" spans="1:176" s="32" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A89" s="56"/>
+      <c r="B89" s="40"/>
+      <c r="C89" s="40"/>
+      <c r="D89" s="40"/>
+      <c r="E89" s="40"/>
+      <c r="F89" s="40"/>
+      <c r="G89" s="40"/>
+      <c r="H89" s="41"/>
+      <c r="N89" s="40"/>
+      <c r="O89" s="40"/>
+      <c r="V89" s="40"/>
+      <c r="W89" s="40"/>
+      <c r="X89" s="40"/>
+      <c r="Y89" s="40"/>
     </row>
-    <row r="58" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...164 lines deleted...]
-      <c r="FT58" s="49"/>
+    <row r="90" spans="1:176" s="32" customFormat="1" ht="20" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A90" s="56"/>
+      <c r="B90" s="40"/>
+      <c r="C90" s="40"/>
+      <c r="D90" s="40"/>
+      <c r="E90" s="40"/>
+      <c r="F90" s="40"/>
+      <c r="G90" s="40"/>
+      <c r="H90" s="40"/>
+      <c r="I90" s="40"/>
+      <c r="J90" s="40"/>
+      <c r="K90" s="40"/>
+      <c r="L90" s="40"/>
+      <c r="M90" s="40"/>
+      <c r="N90" s="40"/>
+      <c r="O90" s="40"/>
+      <c r="P90" s="40"/>
+      <c r="Q90" s="40"/>
+      <c r="R90" s="40"/>
+      <c r="S90" s="40"/>
+      <c r="T90" s="40"/>
+      <c r="U90" s="40"/>
+      <c r="Z90" s="40"/>
+      <c r="AA90" s="40"/>
+      <c r="AB90" s="40"/>
+      <c r="AC90" s="40"/>
+      <c r="AD90" s="40"/>
+      <c r="AE90" s="40"/>
+      <c r="AF90" s="40"/>
+      <c r="AG90" s="40"/>
+      <c r="AH90" s="40"/>
+      <c r="AI90" s="40"/>
+      <c r="AJ90" s="40"/>
+      <c r="AK90" s="40"/>
+      <c r="AL90" s="40"/>
+      <c r="AM90" s="40"/>
+      <c r="AN90" s="40"/>
+      <c r="AO90" s="40"/>
+      <c r="AP90" s="40"/>
+      <c r="AQ90" s="40"/>
+      <c r="AR90" s="40"/>
+      <c r="AS90" s="40"/>
+      <c r="AT90" s="40"/>
+      <c r="AU90" s="40"/>
+      <c r="AV90" s="40"/>
+      <c r="AW90" s="40"/>
+      <c r="AX90" s="40"/>
+      <c r="AY90" s="40"/>
+      <c r="AZ90" s="40"/>
+      <c r="BA90" s="40"/>
+      <c r="BB90" s="40"/>
+      <c r="BC90" s="40"/>
+      <c r="BD90" s="40"/>
+      <c r="BE90" s="40"/>
+      <c r="BF90" s="40"/>
+      <c r="BG90" s="40"/>
+      <c r="BH90" s="40"/>
+      <c r="BI90" s="40"/>
+      <c r="BJ90" s="40"/>
+      <c r="BK90" s="40"/>
+      <c r="BL90" s="40"/>
+      <c r="BM90" s="40"/>
+      <c r="BN90" s="40"/>
+      <c r="BO90" s="40"/>
+      <c r="BP90" s="40"/>
+      <c r="BQ90" s="40"/>
+      <c r="BR90" s="40"/>
+      <c r="BS90" s="40"/>
+      <c r="BT90" s="40"/>
+      <c r="BU90" s="40"/>
+      <c r="BV90" s="40"/>
+      <c r="BW90" s="40"/>
+      <c r="BX90" s="40"/>
+      <c r="BY90" s="40"/>
+      <c r="BZ90" s="40"/>
+      <c r="CA90" s="40"/>
+      <c r="CB90" s="40"/>
+      <c r="CC90" s="40"/>
+      <c r="CD90" s="40"/>
+      <c r="CE90" s="40"/>
+      <c r="CF90" s="40"/>
+      <c r="CG90" s="40"/>
+      <c r="CH90" s="40"/>
+      <c r="CI90" s="40"/>
+      <c r="CJ90" s="40"/>
+      <c r="CK90" s="40"/>
+      <c r="CL90" s="40"/>
+      <c r="CM90" s="40"/>
+      <c r="CN90" s="40"/>
+      <c r="CO90" s="40"/>
+      <c r="CP90" s="40"/>
+      <c r="CQ90" s="40"/>
+      <c r="CR90" s="40"/>
+      <c r="CS90" s="40"/>
+      <c r="CT90" s="40"/>
+      <c r="CU90" s="40"/>
+      <c r="CV90" s="40"/>
+      <c r="CW90" s="40"/>
+      <c r="CX90" s="40"/>
+      <c r="CY90" s="40"/>
+      <c r="CZ90" s="40"/>
+      <c r="DA90" s="40"/>
+      <c r="DB90" s="40"/>
+      <c r="DC90" s="40"/>
+      <c r="DD90" s="40"/>
+      <c r="DE90" s="40"/>
+      <c r="DF90" s="40"/>
+      <c r="DG90" s="40"/>
+      <c r="DH90" s="40"/>
+      <c r="DI90" s="40"/>
+      <c r="DJ90" s="40"/>
+      <c r="DK90" s="40"/>
+      <c r="DL90" s="40"/>
+      <c r="DM90" s="40"/>
+      <c r="DN90" s="40"/>
+      <c r="DO90" s="40"/>
+      <c r="DP90" s="40"/>
+      <c r="DQ90" s="40"/>
+      <c r="DR90" s="40"/>
+      <c r="DS90" s="40"/>
+      <c r="DT90" s="40"/>
+      <c r="DU90" s="40"/>
+      <c r="DV90" s="40"/>
+      <c r="DW90" s="40"/>
+      <c r="DX90" s="40"/>
+      <c r="DY90" s="40"/>
+      <c r="DZ90" s="40"/>
+      <c r="EA90" s="40"/>
+      <c r="EB90" s="40"/>
+      <c r="EC90" s="40"/>
+      <c r="ED90" s="40"/>
+      <c r="EE90" s="40"/>
+      <c r="EF90" s="40"/>
+      <c r="EG90" s="40"/>
+      <c r="EH90" s="40"/>
+      <c r="EI90" s="40"/>
+      <c r="EJ90" s="40"/>
+      <c r="EK90" s="40"/>
+      <c r="EL90" s="40"/>
+      <c r="EM90" s="40"/>
+      <c r="EN90" s="40"/>
+      <c r="EO90" s="40"/>
+      <c r="EP90" s="40"/>
+      <c r="EQ90" s="40"/>
+      <c r="ER90" s="40"/>
+      <c r="ES90" s="40"/>
+      <c r="ET90" s="40"/>
+      <c r="EU90" s="40"/>
+      <c r="EV90" s="40"/>
+      <c r="EW90" s="40"/>
+      <c r="EX90" s="40"/>
+      <c r="EY90" s="40"/>
+      <c r="EZ90" s="40"/>
+      <c r="FA90" s="40"/>
+      <c r="FB90" s="40"/>
+      <c r="FC90" s="40"/>
+      <c r="FD90" s="40"/>
+      <c r="FE90" s="40"/>
+      <c r="FF90" s="40"/>
+      <c r="FG90" s="40"/>
+      <c r="FH90" s="40"/>
+      <c r="FI90" s="40"/>
+      <c r="FJ90" s="40"/>
+      <c r="FK90" s="40"/>
+      <c r="FL90" s="40"/>
+      <c r="FM90" s="40"/>
+      <c r="FN90" s="40"/>
+      <c r="FO90" s="40"/>
+      <c r="FP90" s="40"/>
+      <c r="FQ90" s="40"/>
+      <c r="FR90" s="40"/>
+      <c r="FS90" s="40"/>
+      <c r="FT90" s="41"/>
     </row>
-    <row r="59" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...1 lines deleted...]
-      <c r="O59" s="48"/>
+    <row r="91" spans="1:176" s="32" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A91" s="56"/>
+      <c r="B91" s="40"/>
+      <c r="C91" s="40"/>
+      <c r="D91" s="40"/>
+      <c r="E91" s="40"/>
+      <c r="F91" s="40"/>
+      <c r="G91" s="40"/>
+      <c r="H91" s="41"/>
+      <c r="N91" s="40"/>
+      <c r="O91" s="40"/>
+      <c r="P91" s="40"/>
+      <c r="Q91" s="40"/>
+      <c r="R91" s="40"/>
+      <c r="S91" s="40"/>
+      <c r="T91" s="40"/>
+      <c r="U91" s="40"/>
     </row>
-    <row r="60" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="U60" s="48"/>
+    <row r="92" spans="1:176" s="32" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N92" s="41"/>
+      <c r="P92" s="40"/>
+      <c r="Q92" s="40"/>
+      <c r="R92" s="40"/>
+      <c r="S92" s="40"/>
+      <c r="T92" s="40"/>
+      <c r="U92" s="40"/>
+      <c r="V92" s="40"/>
+      <c r="W92" s="40"/>
+      <c r="X92" s="40"/>
+      <c r="Y92" s="40"/>
     </row>
-    <row r="61" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...164 lines deleted...]
-      <c r="FT61" s="49"/>
+    <row r="93" spans="1:176" s="3" customFormat="1" ht="16" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A93" s="55"/>
+      <c r="B93" s="47"/>
+      <c r="C93" s="47"/>
+      <c r="D93" s="47"/>
+      <c r="E93" s="47"/>
+      <c r="F93" s="47"/>
+      <c r="G93" s="47"/>
+      <c r="H93" s="48"/>
+      <c r="O93" s="46"/>
+      <c r="P93" s="47"/>
+      <c r="Q93" s="47"/>
+      <c r="R93" s="47"/>
+      <c r="S93" s="47"/>
+      <c r="T93" s="47"/>
+      <c r="U93" s="47"/>
+      <c r="V93" s="47"/>
+      <c r="W93" s="47"/>
+      <c r="X93" s="47"/>
+      <c r="Y93" s="47"/>
     </row>
-    <row r="62" s="3" customFormat="1" ht="15.5" customHeight="1">
-[...173 lines deleted...]
-      <c r="FT62" s="56"/>
+    <row r="94" spans="1:176" s="3" customFormat="1" ht="15.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I94" s="46"/>
+      <c r="J94" s="47"/>
+      <c r="K94" s="47"/>
+      <c r="L94" s="47"/>
+      <c r="M94" s="47"/>
+      <c r="P94" s="47"/>
+      <c r="Q94" s="47"/>
+      <c r="R94" s="47"/>
+      <c r="S94" s="47"/>
+      <c r="T94" s="47"/>
+      <c r="U94" s="47"/>
+      <c r="V94" s="47"/>
+      <c r="W94" s="47"/>
+      <c r="X94" s="47"/>
+      <c r="Y94" s="47"/>
+      <c r="Z94" s="47"/>
+      <c r="AA94" s="47"/>
+      <c r="AB94" s="47"/>
+      <c r="AC94" s="47"/>
+      <c r="AD94" s="47"/>
+      <c r="AE94" s="47"/>
+      <c r="AF94" s="47"/>
+      <c r="AG94" s="47"/>
+      <c r="AH94" s="47"/>
+      <c r="AI94" s="47"/>
+      <c r="AJ94" s="47"/>
+      <c r="AK94" s="47"/>
+      <c r="AL94" s="47"/>
+      <c r="AM94" s="47"/>
+      <c r="AN94" s="47"/>
+      <c r="AO94" s="47"/>
+      <c r="AP94" s="47"/>
+      <c r="AQ94" s="47"/>
+      <c r="AR94" s="47"/>
+      <c r="AS94" s="47"/>
+      <c r="AT94" s="47"/>
+      <c r="AU94" s="47"/>
+      <c r="AV94" s="47"/>
+      <c r="AW94" s="47"/>
+      <c r="AX94" s="47"/>
+      <c r="AY94" s="47"/>
+      <c r="AZ94" s="47"/>
+      <c r="BA94" s="47"/>
+      <c r="BB94" s="47"/>
+      <c r="BC94" s="47"/>
+      <c r="BD94" s="47"/>
+      <c r="BE94" s="47"/>
+      <c r="BF94" s="47"/>
+      <c r="BG94" s="47"/>
+      <c r="BH94" s="47"/>
+      <c r="BI94" s="47"/>
+      <c r="BJ94" s="47"/>
+      <c r="BK94" s="47"/>
+      <c r="BL94" s="47"/>
+      <c r="BM94" s="47"/>
+      <c r="BN94" s="47"/>
+      <c r="BO94" s="47"/>
+      <c r="BP94" s="47"/>
+      <c r="BQ94" s="47"/>
+      <c r="BR94" s="47"/>
+      <c r="BS94" s="47"/>
+      <c r="BT94" s="47"/>
+      <c r="BU94" s="47"/>
+      <c r="BV94" s="47"/>
+      <c r="BW94" s="47"/>
+      <c r="BX94" s="47"/>
+      <c r="BY94" s="47"/>
+      <c r="BZ94" s="47"/>
+      <c r="CA94" s="47"/>
+      <c r="CB94" s="47"/>
+      <c r="CC94" s="47"/>
+      <c r="CD94" s="47"/>
+      <c r="CE94" s="47"/>
+      <c r="CF94" s="47"/>
+      <c r="CG94" s="47"/>
+      <c r="CH94" s="47"/>
+      <c r="CI94" s="47"/>
+      <c r="CJ94" s="47"/>
+      <c r="CK94" s="47"/>
+      <c r="CL94" s="47"/>
+      <c r="CM94" s="47"/>
+      <c r="CN94" s="47"/>
+      <c r="CO94" s="47"/>
+      <c r="CP94" s="47"/>
+      <c r="CQ94" s="47"/>
+      <c r="CR94" s="47"/>
+      <c r="CS94" s="47"/>
+      <c r="CT94" s="47"/>
+      <c r="CU94" s="47"/>
+      <c r="CV94" s="47"/>
+      <c r="CW94" s="47"/>
+      <c r="CX94" s="47"/>
+      <c r="CY94" s="47"/>
+      <c r="CZ94" s="47"/>
+      <c r="DA94" s="47"/>
+      <c r="DB94" s="47"/>
+      <c r="DC94" s="47"/>
+      <c r="DD94" s="47"/>
+      <c r="DE94" s="47"/>
+      <c r="DF94" s="47"/>
+      <c r="DG94" s="47"/>
+      <c r="DH94" s="47"/>
+      <c r="DI94" s="47"/>
+      <c r="DJ94" s="47"/>
+      <c r="DK94" s="47"/>
+      <c r="DL94" s="47"/>
+      <c r="DM94" s="47"/>
+      <c r="DN94" s="47"/>
+      <c r="DO94" s="47"/>
+      <c r="DP94" s="47"/>
+      <c r="DQ94" s="47"/>
+      <c r="DR94" s="47"/>
+      <c r="DS94" s="47"/>
+      <c r="DT94" s="47"/>
+      <c r="DU94" s="47"/>
+      <c r="DV94" s="47"/>
+      <c r="DW94" s="47"/>
+      <c r="DX94" s="47"/>
+      <c r="DY94" s="47"/>
+      <c r="DZ94" s="47"/>
+      <c r="EA94" s="47"/>
+      <c r="EB94" s="47"/>
+      <c r="EC94" s="47"/>
+      <c r="ED94" s="47"/>
+      <c r="EE94" s="47"/>
+      <c r="EF94" s="47"/>
+      <c r="EG94" s="47"/>
+      <c r="EH94" s="47"/>
+      <c r="EI94" s="47"/>
+      <c r="EJ94" s="47"/>
+      <c r="EK94" s="47"/>
+      <c r="EL94" s="47"/>
+      <c r="EM94" s="47"/>
+      <c r="EN94" s="47"/>
+      <c r="EO94" s="47"/>
+      <c r="EP94" s="47"/>
+      <c r="EQ94" s="47"/>
+      <c r="ER94" s="47"/>
+      <c r="ES94" s="47"/>
+      <c r="ET94" s="47"/>
+      <c r="EU94" s="47"/>
+      <c r="EV94" s="47"/>
+      <c r="EW94" s="47"/>
+      <c r="EX94" s="47"/>
+      <c r="EY94" s="47"/>
+      <c r="EZ94" s="47"/>
+      <c r="FA94" s="47"/>
+      <c r="FB94" s="47"/>
+      <c r="FC94" s="47"/>
+      <c r="FD94" s="47"/>
+      <c r="FE94" s="47"/>
+      <c r="FF94" s="47"/>
+      <c r="FG94" s="47"/>
+      <c r="FH94" s="47"/>
+      <c r="FI94" s="47"/>
+      <c r="FJ94" s="47"/>
+      <c r="FK94" s="47"/>
+      <c r="FL94" s="47"/>
+      <c r="FM94" s="47"/>
+      <c r="FN94" s="47"/>
+      <c r="FO94" s="47"/>
+      <c r="FP94" s="47"/>
+      <c r="FQ94" s="47"/>
+      <c r="FR94" s="47"/>
+      <c r="FS94" s="47"/>
+      <c r="FT94" s="48"/>
     </row>
-    <row r="63" s="39" customFormat="1" ht="14.25" customHeight="1">
-[...6 lines deleted...]
-      <c r="U63" s="48"/>
+    <row r="95" spans="1:176" s="3" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="I95" s="46"/>
+      <c r="J95" s="47"/>
+      <c r="K95" s="47"/>
+      <c r="L95" s="47"/>
+      <c r="M95" s="47"/>
+      <c r="O95" s="46"/>
+      <c r="Z95" s="47"/>
+      <c r="AA95" s="47"/>
+      <c r="AB95" s="47"/>
+      <c r="AC95" s="47"/>
+      <c r="AD95" s="47"/>
+      <c r="AE95" s="47"/>
+      <c r="AF95" s="47"/>
+      <c r="AG95" s="47"/>
+      <c r="AH95" s="47"/>
+      <c r="AI95" s="47"/>
+      <c r="AJ95" s="47"/>
+      <c r="AK95" s="47"/>
+      <c r="AL95" s="47"/>
+      <c r="AM95" s="47"/>
+      <c r="AN95" s="47"/>
+      <c r="AO95" s="47"/>
+      <c r="AP95" s="47"/>
+      <c r="AQ95" s="47"/>
+      <c r="AR95" s="47"/>
+      <c r="AS95" s="47"/>
+      <c r="AT95" s="47"/>
+      <c r="AU95" s="47"/>
+      <c r="AV95" s="47"/>
+      <c r="AW95" s="47"/>
+      <c r="AX95" s="47"/>
+      <c r="AY95" s="47"/>
+      <c r="AZ95" s="47"/>
+      <c r="BA95" s="47"/>
+      <c r="BB95" s="47"/>
+      <c r="BC95" s="47"/>
+      <c r="BD95" s="47"/>
+      <c r="BE95" s="47"/>
+      <c r="BF95" s="47"/>
+      <c r="BG95" s="47"/>
+      <c r="BH95" s="47"/>
+      <c r="BI95" s="47"/>
+      <c r="BJ95" s="47"/>
+      <c r="BK95" s="47"/>
+      <c r="BL95" s="47"/>
+      <c r="BM95" s="47"/>
+      <c r="BN95" s="47"/>
+      <c r="BO95" s="47"/>
+      <c r="BP95" s="47"/>
+      <c r="BQ95" s="47"/>
+      <c r="BR95" s="47"/>
+      <c r="BS95" s="47"/>
+      <c r="BT95" s="47"/>
+      <c r="BU95" s="47"/>
+      <c r="BV95" s="47"/>
+      <c r="BW95" s="47"/>
+      <c r="BX95" s="47"/>
+      <c r="BY95" s="47"/>
+      <c r="BZ95" s="47"/>
+      <c r="CA95" s="47"/>
+      <c r="CB95" s="47"/>
+      <c r="CC95" s="47"/>
+      <c r="CD95" s="47"/>
+      <c r="CE95" s="47"/>
+      <c r="CF95" s="47"/>
+      <c r="CG95" s="47"/>
+      <c r="CH95" s="47"/>
+      <c r="CI95" s="47"/>
+      <c r="CJ95" s="47"/>
+      <c r="CK95" s="47"/>
+      <c r="CL95" s="47"/>
+      <c r="CM95" s="47"/>
+      <c r="CN95" s="47"/>
+      <c r="CO95" s="47"/>
+      <c r="CP95" s="47"/>
+      <c r="CQ95" s="47"/>
+      <c r="CR95" s="47"/>
+      <c r="CS95" s="47"/>
+      <c r="CT95" s="47"/>
+      <c r="CU95" s="47"/>
+      <c r="CV95" s="47"/>
+      <c r="CW95" s="47"/>
+      <c r="CX95" s="47"/>
+      <c r="CY95" s="47"/>
+      <c r="CZ95" s="47"/>
+      <c r="DA95" s="47"/>
+      <c r="DB95" s="47"/>
+      <c r="DC95" s="47"/>
+      <c r="DD95" s="47"/>
+      <c r="DE95" s="47"/>
+      <c r="DF95" s="47"/>
+      <c r="DG95" s="47"/>
+      <c r="DH95" s="47"/>
+      <c r="DI95" s="47"/>
+      <c r="DJ95" s="47"/>
+      <c r="DK95" s="47"/>
+      <c r="DL95" s="47"/>
+      <c r="DM95" s="47"/>
+      <c r="DN95" s="47"/>
+      <c r="DO95" s="47"/>
+      <c r="DP95" s="47"/>
+      <c r="DQ95" s="47"/>
+      <c r="DR95" s="47"/>
+      <c r="DS95" s="47"/>
+      <c r="DT95" s="47"/>
+      <c r="DU95" s="47"/>
+      <c r="DV95" s="47"/>
+      <c r="DW95" s="47"/>
+      <c r="DX95" s="47"/>
+      <c r="DY95" s="47"/>
+      <c r="DZ95" s="47"/>
+      <c r="EA95" s="47"/>
+      <c r="EB95" s="47"/>
+      <c r="EC95" s="47"/>
+      <c r="ED95" s="47"/>
+      <c r="EE95" s="47"/>
+      <c r="EF95" s="47"/>
+      <c r="EG95" s="47"/>
+      <c r="EH95" s="47"/>
+      <c r="EI95" s="47"/>
+      <c r="EJ95" s="47"/>
+      <c r="EK95" s="47"/>
+      <c r="EL95" s="47"/>
+      <c r="EM95" s="47"/>
+      <c r="EN95" s="47"/>
+      <c r="EO95" s="47"/>
+      <c r="EP95" s="47"/>
+      <c r="EQ95" s="47"/>
+      <c r="ER95" s="47"/>
+      <c r="ES95" s="47"/>
+      <c r="ET95" s="47"/>
+      <c r="EU95" s="47"/>
+      <c r="EV95" s="47"/>
+      <c r="EW95" s="47"/>
+      <c r="EX95" s="47"/>
+      <c r="EY95" s="47"/>
+      <c r="EZ95" s="47"/>
+      <c r="FA95" s="47"/>
+      <c r="FB95" s="47"/>
+      <c r="FC95" s="47"/>
+      <c r="FD95" s="47"/>
+      <c r="FE95" s="47"/>
+      <c r="FF95" s="47"/>
+      <c r="FG95" s="47"/>
+      <c r="FH95" s="47"/>
+      <c r="FI95" s="47"/>
+      <c r="FJ95" s="47"/>
+      <c r="FK95" s="47"/>
+      <c r="FL95" s="47"/>
+      <c r="FM95" s="47"/>
+      <c r="FN95" s="47"/>
+      <c r="FO95" s="47"/>
+      <c r="FP95" s="47"/>
+      <c r="FQ95" s="47"/>
+      <c r="FR95" s="47"/>
+      <c r="FS95" s="47"/>
+      <c r="FT95" s="48"/>
     </row>
-    <row r="64" s="39" customFormat="1" ht="15.5" customHeight="1">
-[...8 lines deleted...]
-      <c r="N64" s="49"/>
+    <row r="96" spans="1:176" s="32" customFormat="1" ht="18.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A96" s="56"/>
+      <c r="B96" s="40"/>
+      <c r="C96" s="40"/>
+      <c r="D96" s="40"/>
+      <c r="E96" s="40"/>
+      <c r="F96" s="40"/>
+      <c r="G96" s="40"/>
+      <c r="H96" s="40"/>
+      <c r="I96" s="40"/>
+      <c r="J96" s="40"/>
+      <c r="K96" s="40"/>
+      <c r="L96" s="40"/>
+      <c r="M96" s="40"/>
+      <c r="N96" s="41"/>
+      <c r="Z96" s="40"/>
+      <c r="AA96" s="40"/>
+      <c r="AB96" s="40"/>
+      <c r="AC96" s="40"/>
+      <c r="AD96" s="40"/>
+      <c r="AE96" s="40"/>
+      <c r="AF96" s="40"/>
+      <c r="AG96" s="40"/>
+      <c r="AH96" s="40"/>
+      <c r="AI96" s="40"/>
+      <c r="AJ96" s="40"/>
+      <c r="AK96" s="40"/>
+      <c r="AL96" s="40"/>
+      <c r="AM96" s="40"/>
+      <c r="AN96" s="40"/>
+      <c r="AO96" s="40"/>
+      <c r="AP96" s="40"/>
+      <c r="AQ96" s="40"/>
+      <c r="AR96" s="40"/>
+      <c r="AS96" s="40"/>
+      <c r="AT96" s="40"/>
+      <c r="AU96" s="40"/>
+      <c r="AV96" s="40"/>
+      <c r="AW96" s="40"/>
+      <c r="AX96" s="40"/>
+      <c r="AY96" s="40"/>
+      <c r="AZ96" s="40"/>
+      <c r="BA96" s="40"/>
+      <c r="BB96" s="40"/>
+      <c r="BC96" s="40"/>
+      <c r="BD96" s="40"/>
+      <c r="BE96" s="40"/>
+      <c r="BF96" s="40"/>
+      <c r="BG96" s="40"/>
+      <c r="BH96" s="40"/>
+      <c r="BI96" s="40"/>
+      <c r="BJ96" s="40"/>
+      <c r="BK96" s="40"/>
+      <c r="BL96" s="40"/>
+      <c r="BM96" s="40"/>
+      <c r="BN96" s="40"/>
+      <c r="BO96" s="40"/>
+      <c r="BP96" s="40"/>
+      <c r="BQ96" s="40"/>
+      <c r="BR96" s="40"/>
+      <c r="BS96" s="40"/>
+      <c r="BT96" s="40"/>
+      <c r="BU96" s="40"/>
+      <c r="BV96" s="40"/>
+      <c r="BW96" s="40"/>
+      <c r="BX96" s="40"/>
+      <c r="BY96" s="40"/>
+      <c r="BZ96" s="40"/>
+      <c r="CA96" s="40"/>
+      <c r="CB96" s="40"/>
+      <c r="CC96" s="40"/>
+      <c r="CD96" s="40"/>
+      <c r="CE96" s="40"/>
+      <c r="CF96" s="40"/>
+      <c r="CG96" s="40"/>
+      <c r="CH96" s="40"/>
+      <c r="CI96" s="40"/>
+      <c r="CJ96" s="40"/>
+      <c r="CK96" s="40"/>
+      <c r="CL96" s="40"/>
+      <c r="CM96" s="40"/>
+      <c r="CN96" s="40"/>
+      <c r="CO96" s="40"/>
+      <c r="CP96" s="40"/>
+      <c r="CQ96" s="40"/>
+      <c r="CR96" s="40"/>
+      <c r="CS96" s="40"/>
+      <c r="CT96" s="40"/>
+      <c r="CU96" s="40"/>
+      <c r="CV96" s="40"/>
+      <c r="CW96" s="40"/>
+      <c r="CX96" s="40"/>
+      <c r="CY96" s="40"/>
+      <c r="CZ96" s="40"/>
+      <c r="DA96" s="40"/>
+      <c r="DB96" s="40"/>
+      <c r="DC96" s="40"/>
+      <c r="DD96" s="40"/>
+      <c r="DE96" s="40"/>
+      <c r="DF96" s="40"/>
+      <c r="DG96" s="40"/>
+      <c r="DH96" s="40"/>
+      <c r="DI96" s="40"/>
+      <c r="DJ96" s="40"/>
+      <c r="DK96" s="40"/>
+      <c r="DL96" s="40"/>
+      <c r="DM96" s="40"/>
+      <c r="DN96" s="40"/>
+      <c r="DO96" s="40"/>
+      <c r="DP96" s="40"/>
+      <c r="DQ96" s="40"/>
+      <c r="DR96" s="40"/>
+      <c r="DS96" s="40"/>
+      <c r="DT96" s="40"/>
+      <c r="DU96" s="40"/>
+      <c r="DV96" s="40"/>
+      <c r="DW96" s="40"/>
+      <c r="DX96" s="40"/>
+      <c r="DY96" s="40"/>
+      <c r="DZ96" s="40"/>
+      <c r="EA96" s="40"/>
+      <c r="EB96" s="40"/>
+      <c r="EC96" s="40"/>
+      <c r="ED96" s="40"/>
+      <c r="EE96" s="40"/>
+      <c r="EF96" s="40"/>
+      <c r="EG96" s="40"/>
+      <c r="EH96" s="40"/>
+      <c r="EI96" s="40"/>
+      <c r="EJ96" s="40"/>
+      <c r="EK96" s="40"/>
+      <c r="EL96" s="40"/>
+      <c r="EM96" s="40"/>
+      <c r="EN96" s="40"/>
+      <c r="EO96" s="40"/>
+      <c r="EP96" s="40"/>
+      <c r="EQ96" s="40"/>
+      <c r="ER96" s="40"/>
+      <c r="ES96" s="40"/>
+      <c r="ET96" s="40"/>
+      <c r="EU96" s="40"/>
+      <c r="EV96" s="40"/>
+      <c r="EW96" s="40"/>
+      <c r="EX96" s="40"/>
+      <c r="EY96" s="40"/>
+      <c r="EZ96" s="40"/>
+      <c r="FA96" s="40"/>
+      <c r="FB96" s="40"/>
+      <c r="FC96" s="40"/>
+      <c r="FD96" s="40"/>
+      <c r="FE96" s="40"/>
+      <c r="FF96" s="40"/>
+      <c r="FG96" s="40"/>
+      <c r="FH96" s="40"/>
+      <c r="FI96" s="40"/>
+      <c r="FJ96" s="40"/>
+      <c r="FK96" s="40"/>
+      <c r="FL96" s="40"/>
+      <c r="FM96" s="40"/>
+      <c r="FN96" s="40"/>
+      <c r="FO96" s="40"/>
+      <c r="FP96" s="40"/>
+      <c r="FQ96" s="40"/>
+      <c r="FR96" s="40"/>
+      <c r="FS96" s="40"/>
+      <c r="FT96" s="41"/>
     </row>
-    <row r="65" s="3" customFormat="1" ht="18.75" customHeight="1">
-[...173 lines deleted...]
-      <c r="FT65" s="56"/>
+    <row r="97" spans="1:176" s="32" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N97" s="40"/>
+      <c r="O97" s="40"/>
     </row>
-    <row r="66" s="39" customFormat="1" ht="16.5" customHeight="1">
-[...6 lines deleted...]
-      <c r="U66" s="48"/>
+    <row r="98" spans="1:176" s="3" customFormat="1" ht="14.5" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A98" s="55"/>
+      <c r="B98" s="47"/>
+      <c r="C98" s="47"/>
+      <c r="D98" s="47"/>
+      <c r="E98" s="47"/>
+      <c r="F98" s="47"/>
+      <c r="G98" s="47"/>
+      <c r="H98" s="47"/>
+      <c r="I98" s="47"/>
+      <c r="J98" s="47"/>
+      <c r="K98" s="47"/>
+      <c r="L98" s="47"/>
+      <c r="M98" s="47"/>
+      <c r="O98" s="46"/>
+      <c r="Z98" s="47"/>
+      <c r="AA98" s="47"/>
+      <c r="AB98" s="47"/>
+      <c r="AC98" s="47"/>
+      <c r="AD98" s="47"/>
+      <c r="AE98" s="47"/>
+      <c r="AF98" s="47"/>
+      <c r="AG98" s="47"/>
+      <c r="AH98" s="47"/>
+      <c r="AI98" s="47"/>
+      <c r="AJ98" s="47"/>
+      <c r="AK98" s="47"/>
+      <c r="AL98" s="47"/>
+      <c r="AM98" s="47"/>
+      <c r="AN98" s="47"/>
+      <c r="AO98" s="47"/>
+      <c r="AP98" s="47"/>
+      <c r="AQ98" s="47"/>
+      <c r="AR98" s="47"/>
+      <c r="AS98" s="47"/>
+      <c r="AT98" s="47"/>
+      <c r="AU98" s="47"/>
+      <c r="AV98" s="47"/>
+      <c r="AW98" s="47"/>
+      <c r="AX98" s="47"/>
+      <c r="AY98" s="47"/>
+      <c r="AZ98" s="47"/>
+      <c r="BA98" s="47"/>
+      <c r="BB98" s="47"/>
+      <c r="BC98" s="47"/>
+      <c r="BD98" s="47"/>
+      <c r="BE98" s="47"/>
+      <c r="BF98" s="47"/>
+      <c r="BG98" s="47"/>
+      <c r="BH98" s="47"/>
+      <c r="BI98" s="47"/>
+      <c r="BJ98" s="47"/>
+      <c r="BK98" s="47"/>
+      <c r="BL98" s="47"/>
+      <c r="BM98" s="47"/>
+      <c r="BN98" s="47"/>
+      <c r="BO98" s="47"/>
+      <c r="BP98" s="47"/>
+      <c r="BQ98" s="47"/>
+      <c r="BR98" s="47"/>
+      <c r="BS98" s="47"/>
+      <c r="BT98" s="47"/>
+      <c r="BU98" s="47"/>
+      <c r="BV98" s="47"/>
+      <c r="BW98" s="47"/>
+      <c r="BX98" s="47"/>
+      <c r="BY98" s="47"/>
+      <c r="BZ98" s="47"/>
+      <c r="CA98" s="47"/>
+      <c r="CB98" s="47"/>
+      <c r="CC98" s="47"/>
+      <c r="CD98" s="47"/>
+      <c r="CE98" s="47"/>
+      <c r="CF98" s="47"/>
+      <c r="CG98" s="47"/>
+      <c r="CH98" s="47"/>
+      <c r="CI98" s="47"/>
+      <c r="CJ98" s="47"/>
+      <c r="CK98" s="47"/>
+      <c r="CL98" s="47"/>
+      <c r="CM98" s="47"/>
+      <c r="CN98" s="47"/>
+      <c r="CO98" s="47"/>
+      <c r="CP98" s="47"/>
+      <c r="CQ98" s="47"/>
+      <c r="CR98" s="47"/>
+      <c r="CS98" s="47"/>
+      <c r="CT98" s="47"/>
+      <c r="CU98" s="47"/>
+      <c r="CV98" s="47"/>
+      <c r="CW98" s="47"/>
+      <c r="CX98" s="47"/>
+      <c r="CY98" s="47"/>
+      <c r="CZ98" s="47"/>
+      <c r="DA98" s="47"/>
+      <c r="DB98" s="47"/>
+      <c r="DC98" s="47"/>
+      <c r="DD98" s="47"/>
+      <c r="DE98" s="47"/>
+      <c r="DF98" s="47"/>
+      <c r="DG98" s="47"/>
+      <c r="DH98" s="47"/>
+      <c r="DI98" s="47"/>
+      <c r="DJ98" s="47"/>
+      <c r="DK98" s="47"/>
+      <c r="DL98" s="47"/>
+      <c r="DM98" s="47"/>
+      <c r="DN98" s="47"/>
+      <c r="DO98" s="47"/>
+      <c r="DP98" s="47"/>
+      <c r="DQ98" s="47"/>
+      <c r="DR98" s="47"/>
+      <c r="DS98" s="47"/>
+      <c r="DT98" s="47"/>
+      <c r="DU98" s="47"/>
+      <c r="DV98" s="47"/>
+      <c r="DW98" s="47"/>
+      <c r="DX98" s="47"/>
+      <c r="DY98" s="47"/>
+      <c r="DZ98" s="47"/>
+      <c r="EA98" s="47"/>
+      <c r="EB98" s="47"/>
+      <c r="EC98" s="47"/>
+      <c r="ED98" s="47"/>
+      <c r="EE98" s="47"/>
+      <c r="EF98" s="47"/>
+      <c r="EG98" s="47"/>
+      <c r="EH98" s="47"/>
+      <c r="EI98" s="47"/>
+      <c r="EJ98" s="47"/>
+      <c r="EK98" s="47"/>
+      <c r="EL98" s="47"/>
+      <c r="EM98" s="47"/>
+      <c r="EN98" s="47"/>
+      <c r="EO98" s="47"/>
+      <c r="EP98" s="47"/>
+      <c r="EQ98" s="47"/>
+      <c r="ER98" s="47"/>
+      <c r="ES98" s="47"/>
+      <c r="ET98" s="47"/>
+      <c r="EU98" s="47"/>
+      <c r="EV98" s="47"/>
+      <c r="EW98" s="47"/>
+      <c r="EX98" s="47"/>
+      <c r="EY98" s="47"/>
+      <c r="EZ98" s="47"/>
+      <c r="FA98" s="47"/>
+      <c r="FB98" s="47"/>
+      <c r="FC98" s="47"/>
+      <c r="FD98" s="47"/>
+      <c r="FE98" s="47"/>
+      <c r="FF98" s="47"/>
+      <c r="FG98" s="47"/>
+      <c r="FH98" s="47"/>
+      <c r="FI98" s="47"/>
+      <c r="FJ98" s="47"/>
+      <c r="FK98" s="47"/>
+      <c r="FL98" s="47"/>
+      <c r="FM98" s="47"/>
+      <c r="FN98" s="47"/>
+      <c r="FO98" s="47"/>
+      <c r="FP98" s="47"/>
+      <c r="FQ98" s="47"/>
+      <c r="FR98" s="47"/>
+      <c r="FS98" s="47"/>
+      <c r="FT98" s="48"/>
     </row>
-    <row r="67" s="39" customFormat="1" ht="15" customHeight="1">
-[...8 lines deleted...]
-      <c r="N67" s="49"/>
+    <row r="99" spans="1:176" s="3" customFormat="1" ht="18" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="O99" s="46"/>
+      <c r="P99" s="47"/>
+      <c r="Q99" s="47"/>
+      <c r="R99" s="47"/>
+      <c r="S99" s="47"/>
+      <c r="T99" s="47"/>
+      <c r="U99" s="47"/>
+      <c r="V99" s="47"/>
+      <c r="W99" s="47"/>
+      <c r="X99" s="47"/>
+      <c r="Y99" s="47"/>
     </row>
-    <row r="68" s="3" customFormat="1" ht="15" customHeight="1">
-[...174 lines deleted...]
-      <c r="FT68" s="56"/>
+    <row r="100" spans="1:176" s="3" customFormat="1" ht="17.25" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A100" s="55"/>
+      <c r="B100" s="47"/>
+      <c r="C100" s="47"/>
+      <c r="D100" s="47"/>
+      <c r="E100" s="47"/>
+      <c r="F100" s="47"/>
+      <c r="G100" s="47"/>
+      <c r="H100" s="47"/>
+      <c r="I100" s="47"/>
+      <c r="J100" s="47"/>
+      <c r="K100" s="47"/>
+      <c r="L100" s="47"/>
+      <c r="M100" s="47"/>
+      <c r="P100" s="47"/>
+      <c r="Q100" s="47"/>
+      <c r="R100" s="47"/>
+      <c r="S100" s="47"/>
+      <c r="T100" s="47"/>
+      <c r="U100" s="47"/>
+      <c r="V100" s="47"/>
+      <c r="W100" s="47"/>
+      <c r="X100" s="47"/>
+      <c r="Y100" s="47"/>
+      <c r="Z100" s="47"/>
+      <c r="AA100" s="47"/>
+      <c r="AB100" s="47"/>
+      <c r="AC100" s="47"/>
+      <c r="AD100" s="47"/>
+      <c r="AE100" s="47"/>
+      <c r="AF100" s="47"/>
+      <c r="AG100" s="47"/>
+      <c r="AH100" s="47"/>
+      <c r="AI100" s="47"/>
+      <c r="AJ100" s="47"/>
+      <c r="AK100" s="47"/>
+      <c r="AL100" s="47"/>
+      <c r="AM100" s="47"/>
+      <c r="AN100" s="47"/>
+      <c r="AO100" s="47"/>
+      <c r="AP100" s="47"/>
+      <c r="AQ100" s="47"/>
+      <c r="AR100" s="47"/>
+      <c r="AS100" s="47"/>
+      <c r="AT100" s="47"/>
+      <c r="AU100" s="47"/>
+      <c r="AV100" s="47"/>
+      <c r="AW100" s="47"/>
+      <c r="AX100" s="47"/>
+      <c r="AY100" s="47"/>
+      <c r="AZ100" s="47"/>
+      <c r="BA100" s="47"/>
+      <c r="BB100" s="47"/>
+      <c r="BC100" s="47"/>
+      <c r="BD100" s="47"/>
+      <c r="BE100" s="47"/>
+      <c r="BF100" s="47"/>
+      <c r="BG100" s="47"/>
+      <c r="BH100" s="47"/>
+      <c r="BI100" s="47"/>
+      <c r="BJ100" s="47"/>
+      <c r="BK100" s="47"/>
+      <c r="BL100" s="47"/>
+      <c r="BM100" s="47"/>
+      <c r="BN100" s="47"/>
+      <c r="BO100" s="47"/>
+      <c r="BP100" s="47"/>
+      <c r="BQ100" s="47"/>
+      <c r="BR100" s="47"/>
+      <c r="BS100" s="47"/>
+      <c r="BT100" s="47"/>
+      <c r="BU100" s="47"/>
+      <c r="BV100" s="47"/>
+      <c r="BW100" s="47"/>
+      <c r="BX100" s="47"/>
+      <c r="BY100" s="47"/>
+      <c r="BZ100" s="47"/>
+      <c r="CA100" s="47"/>
+      <c r="CB100" s="47"/>
+      <c r="CC100" s="47"/>
+      <c r="CD100" s="47"/>
+      <c r="CE100" s="47"/>
+      <c r="CF100" s="47"/>
+      <c r="CG100" s="47"/>
+      <c r="CH100" s="47"/>
+      <c r="CI100" s="47"/>
+      <c r="CJ100" s="47"/>
+      <c r="CK100" s="47"/>
+      <c r="CL100" s="47"/>
+      <c r="CM100" s="47"/>
+      <c r="CN100" s="47"/>
+      <c r="CO100" s="47"/>
+      <c r="CP100" s="47"/>
+      <c r="CQ100" s="47"/>
+      <c r="CR100" s="47"/>
+      <c r="CS100" s="47"/>
+      <c r="CT100" s="47"/>
+      <c r="CU100" s="47"/>
+      <c r="CV100" s="47"/>
+      <c r="CW100" s="47"/>
+      <c r="CX100" s="47"/>
+      <c r="CY100" s="47"/>
+      <c r="CZ100" s="47"/>
+      <c r="DA100" s="47"/>
+      <c r="DB100" s="47"/>
+      <c r="DC100" s="47"/>
+      <c r="DD100" s="47"/>
+      <c r="DE100" s="47"/>
+      <c r="DF100" s="47"/>
+      <c r="DG100" s="47"/>
+      <c r="DH100" s="47"/>
+      <c r="DI100" s="47"/>
+      <c r="DJ100" s="47"/>
+      <c r="DK100" s="47"/>
+      <c r="DL100" s="47"/>
+      <c r="DM100" s="47"/>
+      <c r="DN100" s="47"/>
+      <c r="DO100" s="47"/>
+      <c r="DP100" s="47"/>
+      <c r="DQ100" s="47"/>
+      <c r="DR100" s="47"/>
+      <c r="DS100" s="47"/>
+      <c r="DT100" s="47"/>
+      <c r="DU100" s="47"/>
+      <c r="DV100" s="47"/>
+      <c r="DW100" s="47"/>
+      <c r="DX100" s="47"/>
+      <c r="DY100" s="47"/>
+      <c r="DZ100" s="47"/>
+      <c r="EA100" s="47"/>
+      <c r="EB100" s="47"/>
+      <c r="EC100" s="47"/>
+      <c r="ED100" s="47"/>
+      <c r="EE100" s="47"/>
+      <c r="EF100" s="47"/>
+      <c r="EG100" s="47"/>
+      <c r="EH100" s="47"/>
+      <c r="EI100" s="47"/>
+      <c r="EJ100" s="47"/>
+      <c r="EK100" s="47"/>
+      <c r="EL100" s="47"/>
+      <c r="EM100" s="47"/>
+      <c r="EN100" s="47"/>
+      <c r="EO100" s="47"/>
+      <c r="EP100" s="47"/>
+      <c r="EQ100" s="47"/>
+      <c r="ER100" s="47"/>
+      <c r="ES100" s="47"/>
+      <c r="ET100" s="47"/>
+      <c r="EU100" s="47"/>
+      <c r="EV100" s="47"/>
+      <c r="EW100" s="47"/>
+      <c r="EX100" s="47"/>
+      <c r="EY100" s="47"/>
+      <c r="EZ100" s="47"/>
+      <c r="FA100" s="47"/>
+      <c r="FB100" s="47"/>
+      <c r="FC100" s="47"/>
+      <c r="FD100" s="47"/>
+      <c r="FE100" s="47"/>
+      <c r="FF100" s="47"/>
+      <c r="FG100" s="47"/>
+      <c r="FH100" s="47"/>
+      <c r="FI100" s="47"/>
+      <c r="FJ100" s="47"/>
+      <c r="FK100" s="47"/>
+      <c r="FL100" s="47"/>
+      <c r="FM100" s="47"/>
+      <c r="FN100" s="47"/>
+      <c r="FO100" s="47"/>
+      <c r="FP100" s="47"/>
+      <c r="FQ100" s="47"/>
+      <c r="FR100" s="47"/>
+      <c r="FS100" s="47"/>
+      <c r="FT100" s="48"/>
     </row>
-    <row r="69" s="39" customFormat="1" ht="16.5" customHeight="1">
-[...2503 lines deleted...]
-      <c r="U101" s="71"/>
+    <row r="101" spans="1:176" s="32" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="N101" s="57"/>
+      <c r="P101" s="58"/>
+      <c r="Q101" s="58"/>
+      <c r="R101" s="58"/>
+      <c r="S101" s="58"/>
+      <c r="T101" s="58"/>
+      <c r="U101" s="58"/>
     </row>
   </sheetData>
   <mergeCells count="19">
     <mergeCell ref="A49:B49"/>
     <mergeCell ref="C49:D49"/>
     <mergeCell ref="E49:F49"/>
     <mergeCell ref="G49:H49"/>
     <mergeCell ref="M3:N3"/>
     <mergeCell ref="A4:B4"/>
     <mergeCell ref="C4:D4"/>
     <mergeCell ref="E4:F4"/>
     <mergeCell ref="G4:H4"/>
     <mergeCell ref="I4:J4"/>
     <mergeCell ref="K4:L4"/>
     <mergeCell ref="M4:N4"/>
     <mergeCell ref="C1:L1"/>
     <mergeCell ref="A3:B3"/>
     <mergeCell ref="C3:D3"/>
     <mergeCell ref="E3:F3"/>
     <mergeCell ref="G3:H3"/>
     <mergeCell ref="I3:J3"/>
     <mergeCell ref="K3:L3"/>
   </mergeCells>
-  <pageMargins left="0.708661" right="0.708661" top="0.748031" bottom="0.748031" header="0.314961" footer="0.314961"/>
-  <pageSetup firstPageNumber="1" fitToHeight="1" fitToWidth="1" scale="30" useFirstPageNumber="0" orientation="portrait" pageOrder="downThenOver"/>
+  <pageMargins left="0.70866099999999999" right="0.70866099999999999" top="0.748031" bottom="0.748031" header="0.31496099999999999" footer="0.31496099999999999"/>
+  <pageSetup scale="30" orientation="portrait"/>
   <headerFooter>
     <oddFooter>&amp;C&amp;"Helvetica Neue,Regular"&amp;12&amp;K000000&amp;P</oddFooter>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Application>Microsoft Excel</Application>
+  <DocSecurity>0</DocSecurity>
+  <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Листы</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>V2</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
+  <LinksUpToDate>false</LinksUpToDate>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance"/>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+</cp:coreProperties>
 </file>